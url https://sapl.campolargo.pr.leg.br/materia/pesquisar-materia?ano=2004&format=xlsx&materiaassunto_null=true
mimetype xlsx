--- v0 (2025-12-05)
+++ v1 (2026-05-01)
@@ -51,561 +51,561 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17597</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17597/projeto_de_lei_01_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17597/projeto_de_lei_01_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A CONCEDER DIREITO REL DE USO DE BEM IMÓVEL A COMPANHIA NACIONAL DE ESCOLAS DA COMUNIDADE - CNEC, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17598</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17598/projeto_de_lei_02_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17598/projeto_de_lei_02_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR ÁREAS DE TERRENO URBANO EM FAVOR DA UNIÃO FEDERAL, MINISTÉRIO PÚBLICO DO PARANÁ - MPPR E ORDEM DOS ADVOGADOS DO BRASIL - SECCIONAL DO PARANÁ - OAB/PR - SUBSEÇÃO CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17599</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17599/projeto_de_lei_03_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17599/projeto_de_lei_03_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS DE CARGOS DE PROVIMENTO EM COMISSÃO, PREVISTAS NA LEI MUNICIPAL Nº 1540/01, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17600</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17600/projeto_de_lei_04_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17600/projeto_de_lei_04_2004.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1730, DE 08 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>17601</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17601/projeto_de_lei_05_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17601/projeto_de_lei_05_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17602</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17602/projeto_de_lei_06_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17602/projeto_de_lei_06_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA A LIGA CAMPOLARGUENSE DE FUTEBOL, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17603</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17603/projeto_de_lei_07_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17603/projeto_de_lei_07_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER INCENTIVO A IMPLANTAÇÃO DO PROGRAMA DE ARRENDAMENTO RESIDENCIAL - PAR.</t>
   </si>
   <si>
     <t>17604</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17604/projeto_de_lei_08_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17604/projeto_de_lei_08_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CUSTEAR DESPESAS SUPLEMENTARES COM O PROGRAMA AGENTE JOVEM DE DESENVOLVIMENTO SOCIAL E HUMANO.</t>
   </si>
   <si>
     <t>17605</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17605/projeto_de_lei_09_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17605/projeto_de_lei_09_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA A LIGA CAMPOLARGUENSE DE FUTEBOL, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17606</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17606/projeto_de_lei_10_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17606/projeto_de_lei_10_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, INTEGRANTES DO QUADRO DE SERVIDORES DO EXECUTIVO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17607</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17607/projeto_de_lei_11_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17607/projeto_de_lei_11_2004.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÃO DA LEI Nº 1693/2003</t>
   </si>
   <si>
     <t>17778</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17778/projeto_de_lei_12_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17778/projeto_de_lei_12_2004.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1590/01, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2002/2005.</t>
   </si>
   <si>
     <t>17779</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17779/projeto_de_lei_13_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17779/projeto_de_lei_13_2004.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL Nº 1694/03, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2004 E DÁ OUTRAS PROVIDÊNCIAS E NA LEI MUNICIPAL Nº 1756/04, QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17780</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17780/projeto_de_lei_14_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17780/projeto_de_lei_14_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINQUENTA MIL REAIS) PARA APLICAÇÃO DOS RECURSOS ORIUNDOS DA CONTRIBUIÇÃO DE INTERVENÇÃO NO DOMÍNIO ECONÔMICO - CIDE, DESTINADO A EXECUÇÃO DE AÇÕES RELATIVAS AO PROGRAMA DE INFRA-ESTRUTURA DE TRANSPORTES.</t>
   </si>
   <si>
     <t>17781</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17781/projeto_de_lei_15_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17781/projeto_de_lei_15_2004.pdf</t>
   </si>
   <si>
     <t>17782</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17782/projeto_de_lei_16_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17782/projeto_de_lei_16_2004.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 40 DA LEI MUNICIPAL Nº 1647/02, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17783</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17783/projeto_de_lei_17_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17783/projeto_de_lei_17_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A TRANSMITIR O DOMÍNIO PLENO DE IMÓVEIS DA MUNICIPALIDADE, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17784</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17784/projeto_de_lei_18_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17784/projeto_de_lei_18_2004.pdf</t>
   </si>
   <si>
     <t>ORGANIZA O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17785</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17785/projeto_de_lei_19_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17785/projeto_de_lei_19_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DIREITO REAL DE USO DE BEM IMÓVEL A RAFAEL DANTON TEIXEIRA DA CUNHA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17786</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17786/projeto_de_lei_20_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17786/projeto_de_lei_20_2004.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS PARA O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS AUTOMÓVEIS DE ALUGUEL - TÁXI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17787</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17787/projeto_de_lei_21_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17787/projeto_de_lei_21_2004.pdf</t>
   </si>
   <si>
     <t>CRIA E DENOMINA O MUSEU HISTÓRICO DE CAMPO LARGO,  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17405</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17405/projeto_de_lei_22_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17405/projeto_de_lei_22_2004.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO FINANCEIRO DE 2005.</t>
   </si>
   <si>
     <t>17788</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17788/projeto_de_lei_23_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17788/projeto_de_lei_23_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17409</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17409/projeto_de_lei_24_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17409/projeto_de_lei_24_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17789</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17789/projeto_de_lei_25_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17789/projeto_de_lei_25_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ZONEAMENTO DO USO E DA OCUPAÇÃO DO SOLO DO PERÍMETRO URBANO DA SEDE, DO DISTRITO DE SÃO SILVESTRE, DO DISTRITO DE TRÊS CÓRREGOS E DA ZONA RURAL DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17790</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17790/projeto_de_lei_26_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17790/projeto_de_lei_26_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HIERARQUIZAÇÃO E TRAÇADO BÁSICO DO SISTEMA VIÁRIO, E TRAÇA AS DIRETRIZES PARA O ARRUAMENTO DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17791</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17791/projeto_de_lei_27_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17791/projeto_de_lei_27_2004.pdf</t>
   </si>
   <si>
     <t>APROVA MEDIDAS E DEMAIS ESPECIFICAÇÕES DO PERÍMETRO URBANO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>17792</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17792/projeto_de_lei_28_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17792/projeto_de_lei_28_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO, O REMEMBRAMENTO, O DESMEMBRAMENTO E A IMPLANTAÇÃO DE CONDOMÍNIOS HORIZONTAIS.</t>
   </si>
   <si>
     <t>17793</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17793/projeto_de_lei_29_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17793/projeto_de_lei_29_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE PROTEÇÃO, CONSERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>17410</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17410/projeto_de_lei_30_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17410/projeto_de_lei_30_2004.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17411</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17411/projeto_de_lei_31_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17411/projeto_de_lei_31_2004.pdf</t>
   </si>
   <si>
     <t>DEFINE O CÓDIGO DE OBRAS E AÇÕES DE INICIATIVA PRIVADA E PÚBLICA SOBRE MORFOLOGIA DA CIDADE.</t>
   </si>
   <si>
     <t>17412</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17412/projeto_de_lei_32_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17412/projeto_de_lei_32_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER A REGULARIZAÇÃO DE PARCELAMENTOS ILEGAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17413</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17413/projeto_de_lei_33_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17413/projeto_de_lei_33_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USUCAPIÃO ESPECIAL E O DIREITO DE SUPERFÍCIE DE IMÓVEIS URBANOS.</t>
   </si>
   <si>
     <t>17414</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17414/projeto_de_lei_34_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17414/projeto_de_lei_34_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO, A EDIFICAÇÃO E A UTILIZAÇÃO COMPULSÓRIA DE IMÓVEIS URBANOS, SOBRE O IMPOSTO PREDIAL E TERRITORIAL URBANO PROGRESSIVO NO TEMPO E A DESAPROPRIAÇÃO COM O PAGAMENTO ATRAVÉS DA DÍVIDA PÚBLICA.</t>
   </si>
   <si>
     <t>17415</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17415/projeto_de_lei_35_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17415/projeto_de_lei_35_2004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE PREEMPÇÃO E SOBRE AS OPERAÇÕES URBANAS CONSORCIADAS.</t>
   </si>
   <si>
     <t>17416</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17416/projeto_de_lei_36_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17416/projeto_de_lei_36_2004.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA ESTACIONAMENTO OU GARAGEM DE VEÍCULOS.</t>
   </si>
   <si>
     <t>17417</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17417/projeto_de_lei_37_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17417/projeto_de_lei_37_2004.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA PROJETO DE RESIDÊNCIAS EM SÉRIE PARALELAS OU TRANSVERSAIS AO ALINHAMENTO PREDIAL.</t>
   </si>
   <si>
     <t>17401</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17401/projeto_de_lei_38_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17401/projeto_de_lei_38_2004.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES CONSTANTES DA LEI MUNICIPAL Nº 1457/00, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17402</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17402/projeto_de_lei_39_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17402/projeto_de_lei_39_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A CONCEDER DIREITO REAL DE USO DE BENS IMÓVEIS, INAPROVEITÁVEIS A DIVERSOS MUNÍCEPES, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17403</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17403/projeto_de_lei_40_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17403/projeto_de_lei_40_2004.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 24 DA LEI MUNICIPAL Nº 1609/2002, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>17404</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17404/projeto_de_lei_41_2004.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17404/projeto_de_lei_41_2004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR ESCRITURA PÚBLICA DE DOAÇÃO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>20254</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20254/pll_8-04.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20254/pll_8-04.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A VIAS PÚBLICAS AINDA NÃO DENOMINADAS, CONFORME ESPECIFICA. (TRAVESSA CLOTÁRIO VIEIRA LOPES E TRAVESSA ALFREDO FRANQUITO).</t>
   </si>
   <si>
     <t>20242</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20242/pll_22-04.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20242/pll_22-04.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA AINDA NÃO DENOMINADA, CONFORME ESPECIFICA. (RUA SÃO JORGE GUERREIRO-ÁGUAS CLARAS)</t>
   </si>
   <si>
     <t>20241</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20241/pll_30-04.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20241/pll_30-04.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIAS PÚBLICAS AINDA NÃO DENOMINADAS, CONFORME ESPECIFICA. (RUA VEREADOR ELIAS JÚLIO E TRAVESSA BUSMAYER - JARDIM BUSMAYER)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -912,68 +912,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17597/projeto_de_lei_01_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17598/projeto_de_lei_02_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17599/projeto_de_lei_03_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17600/projeto_de_lei_04_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17601/projeto_de_lei_05_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17602/projeto_de_lei_06_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17603/projeto_de_lei_07_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17604/projeto_de_lei_08_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17605/projeto_de_lei_09_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17606/projeto_de_lei_10_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17607/projeto_de_lei_11_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17778/projeto_de_lei_12_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17779/projeto_de_lei_13_2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17780/projeto_de_lei_14_2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17781/projeto_de_lei_15_2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17782/projeto_de_lei_16_2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17783/projeto_de_lei_17_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17784/projeto_de_lei_18_2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17785/projeto_de_lei_19_2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17786/projeto_de_lei_20_2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17787/projeto_de_lei_21_2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17405/projeto_de_lei_22_2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17788/projeto_de_lei_23_2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17409/projeto_de_lei_24_2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17789/projeto_de_lei_25_2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17790/projeto_de_lei_26_2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17791/projeto_de_lei_27_2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17792/projeto_de_lei_28_2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17793/projeto_de_lei_29_2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17410/projeto_de_lei_30_2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17411/projeto_de_lei_31_2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17412/projeto_de_lei_32_2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17413/projeto_de_lei_33_2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17414/projeto_de_lei_34_2004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17415/projeto_de_lei_35_2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17416/projeto_de_lei_36_2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17417/projeto_de_lei_37_2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17401/projeto_de_lei_38_2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17402/projeto_de_lei_39_2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17403/projeto_de_lei_40_2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17404/projeto_de_lei_41_2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20254/pll_8-04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20242/pll_22-04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20241/pll_30-04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17597/projeto_de_lei_01_2004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17598/projeto_de_lei_02_2004.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17599/projeto_de_lei_03_2004.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17600/projeto_de_lei_04_2004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17601/projeto_de_lei_05_2004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17602/projeto_de_lei_06_2004.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17603/projeto_de_lei_07_2004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17604/projeto_de_lei_08_2004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17605/projeto_de_lei_09_2004.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17606/projeto_de_lei_10_2004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17607/projeto_de_lei_11_2004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17778/projeto_de_lei_12_2004.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17779/projeto_de_lei_13_2004.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17780/projeto_de_lei_14_2004.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17781/projeto_de_lei_15_2004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17782/projeto_de_lei_16_2004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17783/projeto_de_lei_17_2004.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17784/projeto_de_lei_18_2004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17785/projeto_de_lei_19_2004.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17786/projeto_de_lei_20_2004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17787/projeto_de_lei_21_2004.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17405/projeto_de_lei_22_2004.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17788/projeto_de_lei_23_2004.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17409/projeto_de_lei_24_2004.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17789/projeto_de_lei_25_2004.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17790/projeto_de_lei_26_2004.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17791/projeto_de_lei_27_2004.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17792/projeto_de_lei_28_2004.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17793/projeto_de_lei_29_2004.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17410/projeto_de_lei_30_2004.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17411/projeto_de_lei_31_2004.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17412/projeto_de_lei_32_2004.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17413/projeto_de_lei_33_2004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17414/projeto_de_lei_34_2004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17415/projeto_de_lei_35_2004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17416/projeto_de_lei_36_2004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17417/projeto_de_lei_37_2004.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17401/projeto_de_lei_38_2004.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17402/projeto_de_lei_39_2004.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17403/projeto_de_lei_40_2004.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/17404/projeto_de_lei_41_2004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20254/pll_8-04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20242/pll_22-04.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2004/20241/pll_30-04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>