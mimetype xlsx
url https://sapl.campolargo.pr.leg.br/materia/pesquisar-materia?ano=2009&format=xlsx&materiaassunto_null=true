--- v0 (2025-12-05)
+++ v1 (2026-05-01)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA-E</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA - 17/02/2009</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA - 15/07/2009</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA - 16/07/2009</t>
   </si>
   <si>
     <t>954</t>
   </si>
@@ -384,51 +384,51 @@
   <si>
     <t>986</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ATA DA 26ª. SESSÃO ORDINÁRIA - 14/09/2009.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ATA DA 27ª SESSÃO ORDINÁRIA - 21/09/2009</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO ORDINÁRIA - 28/09/2009.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO ORDINÁRIA - 05/10/2009</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 30ª SESSÃO ORDINÁRIA - 13/10/2009. </t>
   </si>
   <si>
     <t>1050</t>
   </si>
@@ -516,108 +516,108 @@
   <si>
     <t>ECOM</t>
   </si>
   <si>
     <t>ELEIÇÃO DE COMISSÕES</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
     <t>ELEIÇÃO DOS MEMBROS DAS COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>LINDAMIR IVANOSKI, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 149, DA LEI Nº 941 DE 26/09/91, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>NELSON DE SOUZA</t>
   </si>
   <si>
     <t>INSTALA O PROGRAMA MUNICIPAL DE AGRICULTURA URBANA.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>DARCI ANDREASSA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA PROIBIDO O USO DE MOTOCICLETAS COMO VEÍCULO DE TRANSPORTE DE PASSAGEIROS NA ÁREA DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA O PROGRAMA COMUNITÁRIO DE URBANIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/651/projeto_de_decreto_1-09.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/651/projeto_de_decreto_1-09.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CAMPO LARGO, RELATIVA AO EXERCÍCIO FINANCEIRO DE 2005.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>SERGIO SCHMIDT</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/663/pd_02-09.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/663/pd_02-09.pdf</t>
   </si>
   <si>
     <t>APROVA A PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE CAMPO LARGO, RELATIVA AO EXERCÍCIO FINANCEIRO DE 2006.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>REFERENDA A DESIGNAÇÃO FEITA PELO EXECUTIVO MUNICIPAL PARA QUE O SERVIDOR PÚBLICO MARCOS AURÉLIO RIGONI, POSSA EXERCER O CARGO DE CONTROLADOR GERAL DO SISTEMA DE CONTROLE INTERNO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>REFERENDA A REMISSÃO DE CRÉDITO TRIBUTÁRIO DE CONTRIBUINTES PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>WILSON ANDRADE</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE CAMPO LARGO AO SR. ORLANDO PESSUTI, CONFORME  ESPECIFICA.</t>
   </si>
@@ -633,993 +633,993 @@
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>"CONCEDE AUTORIZAÇÃO AO PREFEITO MUNICIPAL DE CAMPO LARGO, PARA AFASTAR-SE DO CARGO ENTRE OS DIAS 02 E 04 DE DEZEMBRO DE 2009, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADENOMINAÇÃO DE RUAS NA REGIÃO DO SALGADINHO, MUNICÍPIO DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
     <t>Affonso Portugal Guimarães, Edson Basso</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE SEGURANÇA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DE ASSUNTOS ESTRATÉGICOS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DE VAGAS E CRIAÇÃO DE CARGOS PÚBLICOS DE PROVIMENTO DE COMISSÃO, COM AS REMUNERAÇÕES RESPECTIVAS, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS AO ANEXO XI DO ARTIGO 11º DA LEI Nº 1.988 DE 26 DE OUTUBRO DE 2007 QUE ALTEROU DISPOSITIVOS DA LEI Nº 1.200/96 E DEU PROVIDÊNCIAS, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 78 E PARÁGRAFOS DA LEI Nº 941, DE 16 DE SETEMBRO DE 1991, ESTABELECENDO NORMAS PARA A LIBERAÇÃO DE DIÁRIAS PARA CUSTEAR DESPESAS DE ALIMENTAÇÃO, HOSPEDAGEM E LOCOMOÇÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2º DA LEI Nº 1608.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº 1987/07.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT, DO ART. 1º, E INCISO III DO ART. 2º, E DO ART. 3º, E ACRESCENTA PARÁGRAFO ÚNICO AO ART. 2º, TODOS DA LEI MUNICIPAL Nº 1.363/98.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 34, CAPUT E, ANEXO IV, NO QUE DISPÕE SOBRE A ZONA DE SERVIÇO (BR-277 NORTE), ACRESCENTA OS ART. 32-A, 1º E 2º, ACRESCENTA AO ANEXO IV, NO QUE DISPÕE SOBRE A  ZONA INDUSTRIAL CONSOLIDADA, AS ÁREAS, CONFORME ESPECIFICA, ALTERA O ANEXO II, QUADRO XX E, ALTERA O ANEXO III (MAPA DE ZONEAMENTO), TODOS DA LEI MUNICIPAL Nº 1.963/07.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A REALIZAR CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL A ASSOCIAÇÃO DOS DEFICIENTES FÍSICOS DE CAMPO LARGO - ADFCL, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA SEMEANDO O FUTURO NO MUNICÍPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A EFETUAR DOAÇÃO DE ÁREA AO GOVERNO DO ESTADO DO PARANÁ, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADOTAR PARÂMETROS URBANÍSTICOS DIFERENCIADOS EM RELAÇÃO AS OBRAS DE AMPLIAÇÃO E REFORMA DA MATERNIDADE E CIRURGIA NOSSA SENHORA DO ROCIO LTDA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CORREÇÃO DE ACIDEZ, FERTILIDADE E CONSERVAÇÃO DE SOLO E INSTITUI O PROGRAMA DE SANIDADE ANIMAL E MELHORAMENTO GENÉTICO DE BOVINOS EM APOIO A AGRICULTURA FAMILIAR NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA INCISOS NO ARTIGO 56 E CRIA ARTIGO 61-A COM ANEXO VI, AMBOS NA LEI 2028/08, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO DA SECRETARIA MUNICIPAL DE AGRICULTURA E ABASTECIMENTO DA SECRETARIA MUNICIPAL DE AGRICULTURA, ABASTECIMENTO E MEIO AMBIENTE E CRIA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO RURAL, E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>AJUSTA OS VALORES DAS RECEITAS TRIBUTÁRIAS PREVISTAS CONSTANTES DO ANEXO II - RECEITAS SEGUNDO AS CATEGORIAS ECONÔMICAS DO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO FINANCEIRO DE 2009, APROVADO PELA LEI MUNICIPAL Nº 2081/08.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL - BRDE E OU A AGÊNCIA DE FOMENTO DO PARANÁ S/A.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O ADICIONAL DE RISCO AOS SERVIDORES DA GUARDA MUNICIPAL DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE CAMPO LARGO, A CONFERÊNCIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS AO ANEXO XI DO ARTIGO 11º DA LEI Nº 1988 DE 26 DE OUTUBRO DE 2007 QUE ALTEROU DISPOSITIVOS DA LEI Nº 1.200/1996 E DEU OUTRAS PROVIDÊNCIAS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI Nº1.200, DE 27 DE JUNHO DE 1996, QUE DISPÕE SOBRE A ORGANIZAÇÃO DAS CARREIRAS FUNCIONAIS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPO LARGO, REESTRUTURA O GRUPO OCUPACIONAL SAÚDE - AS, E DÁ OUTRAS PROVIDÊNCIAS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO, CRIAÇÃO DE CARGOS PÚBLICOS NO GRUPO OCUPACIONAL PROFISSIONAL E NO GRUPO OCUPACIONAL ADMINISTRATIVO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - 2010 A 2013, EXPRESSO EM NORMAS, AÇÕES PRIORITÁRIAS, DIRETRIZES, OBJETIVOS E METAS A SEREM OBSERVADOS PELAS UNIDADES DA ADMINISTRAÇÃO DIRETA, FUNDOS E ÓRGÃOS DA ADMINISTRAÇÃO INDIRETA DO PODER EXECUTIVO E PELO PODER LEGISLATIVO DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AÇÕES PRIORITÁRIAS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, METAS E RISCOS FISCAIS, DIRETRIZES GERAIS PARA ELABORAÇÃO DA PROPOSTA ORÇAMENTÁRIA, NORMAS DE EXECUÇÃO FINANCEIRA A SEREM EXECUTADAS PELO MUNICÍPIO DE CAMPO LARGO NO EXERCÍCIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAÇÃO DE TRANSFERÊNCIA VOLUNTÁRIA AO INSTITUTO PARANAENSE DE ASSISTÊNCIA TÉCNICA E EXTENSÃO RURAL - EMATER.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI Nº 1922/2006, QUE DISPÕE SOBRE A ESCOLHA, MEDIANTE ELEIÇÃO DIRETA, DE DIRETORES DOS ESTABELECIMENTOS DE ENSINO E DOS CENTROS DE EDUCAÇÃO INFANTIL DA REDE MUNICIPAL DE ENSINO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO "CAPUT" DO ARTIGO 149 E ACRESCENTA O PARÁGRAFO 6º NO REFERIDO ARTIGO, DA LEI Nº 941/91, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DE VIA PÚBLICA AVENIDA TRITEC PARA AVENIDA GIANNI AGNELLI.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE ÁREAS PÚBLICAS MUNICIPAIS PARA A IMPLANTAÇÃO DE PROJETOS HABITACIONAIS DE INTERESSE SOCIAL E AUTORIZA O PODER PÚBLICO MUNICIPAL A DOAR IMÓVEIS A COMPANHIA DE HABITAÇÃO DO PARANÁ - COHAPAR, PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A AFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO COM O CEASA - CENTRAIS DE ABASTECIMENTO DO PARANÁ, PARA A IMPLANTAÇÃO DO ARMAZÉM DA FAMÍLIA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA DESTINAÇÃO AO USO DE IMÓVEL PÚBLICO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CAMPO LARGO, A REDUZIR PERCENTUALMENTE O VALOR DOS ENCARGOS FINANCEIROS PARA O PAGAMENTO DE TRIBUTOS EM ATRASO E CONCEDER PARCELAMENTO NA FORMA EM QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A REALIZAÇÃO DE TRANSFERÊNCIA VOLUNTÁRIA À ASSOCIAÇÃO BIBI MEIRELES - LAR MÃE DE MISERICÓRDIA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS RESTRIÇÕES AO USO DE PRODUTOS FUMÍGENOS NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPATIBILIZAÇÃO DO PLANO PLURIANUAL DO MUNICÍPIO DE CAMPO LARGO, PARA O QUADRIÊNIO DE 2010 A 2013, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPATIBILIZAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIAS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO FINANCEIRO DE 2010.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A CONCORDAR COM A TRANSFERÊNCIA DE BEM IMÓVEL OUTORGADO, ATRAVÉS DE DOAÇÃO À POSTES CAVAN S/A, PARA AS EMPRESAS PROCÓPIO EMBALAGENS LTDA E BLOCAUS PRÉ-FABRICADOS LTDA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REMISSÃO DE DÉBITOS TRIBUTÁRIOS, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESAFETAÇÃO DE ÁREA PÚBLICA MUNICIPAL E AUTORIZA O PODER PÚBLICO MUNICIPAL A DOAR ÁREA DE TERRENO URBANO PARA A ORDEM DOS ADVOGADOS DO BRASIL - SECCIONAL DO PARANÁ - OAB/PR - SUBSEÇÃO CAMPO LARGO, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 25 DA LEI 1610/02, ALTERANDO A VINCULAÇÃO DO FUNDO DO IDOSO DA SECRETARIA DE FINANÇAS E ORÇAMENTO PARA A SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º E REVOGA O ARTIGO 3º DA LEI 2129/09.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 6º DA LEI Nº 1.829/2005.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EFETUAR  A ABERTRA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO, PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA FUNÇÃO GRATIFICADA NO ANEXO XI DO ARTIGO 11º DA LEI Nº 1988/07, QUE ALTEROU DISPOSITIVOS DA LEI Nº 1.200/96, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO EFETUAR O DISTRATO DO CONTRATO DE CONCESSÃO DE DIREITO REAL DE USO ESTABELECIDO EM FAVOR DA SOCIEDADE EDUCACIONAL PINGO DE GENTHE E CELEBRAR TRANSAÇÃO A FIM DE INDENIZAR AS BENFEITORIAS.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ARTIGO 1º DA LEI Nº 1.274/97 E A REDAÇÃO DO ARTIGO 1º DA LEI Nº 1.425/99, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA PROIBIDO O USO DE MOTOCICLETAS COMO VEÍCULO DE TRANSPORTE DE PASSAGEIROS NA ÁREA DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
     <t>LUCIR MARCHIORI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO CASCUDO CLUBE DE PESCA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>JOSLEY   ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE MORADORES DO SANTA CRUZ, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO ESTÁDIO MUNICIPAL AROLDO COLTRO, LOCALIZADO NO JARDIM MELYANE, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO NOVO EDIFÍCIO DA CÂMARA MUNICIPAL DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>JORGE JULIO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESTRADA THOMAZ LITZA, AINDA NÃO DENOMINDA, LOCALIZADA NA COLÔNIA DOM PEDRO II, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA JOÃO CHIKORA, AINDA NÃO DENOMINADA, LOCALIZADA NO BAIRRO RONDINHA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA TANGARÁ, NO BAIRRO NOSSA SENHORA DO PILAR, AINDA NÃO DENOMINADA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA NATHALIO ZANIN, VILA DE LOURDES, AINDA NÃO DENOMINADA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS MORADORES DA TAQUARINHA DOS FLORIPAS, ÁRVORE ALTA, BAIRRO DOS VIEIRAS E BAIRRO DOS GONÇALVES, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA DE PRÁTICAS INTEGRATIVAS E COMPLEMENTARES NO SISTEMA ÚNICO DE SAÚDE NO MUNÍCIPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA JOÃO FISZT, ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A ESTRADA ANTONIO BORGES LOVATTO, AINDA NÃO DENOMINADA, LOCALIZADA NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASVOCAL - AÇÃO SOCIAL VOLUNTÁRIA DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE PAIS E MESTRES DA ESCOLA MUNICIPAL LUIZ JULIO, ENSINO PRÉ ESCOLAR E DE 1º GRAU.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA AS DROGAS, NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA FREI JOÃO CRISÓSTOMO ARNS, LOCALIZADA NO BAIRRO TIMBOTUVA, AINDA NÃO DENOMINADA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA LEONILDES MASSOQUETTO, AINDA NÃO DENOMINADA, NO BAIRRO RONDINHA.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº1939/07, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO "ESTRADA DA LAGOA GRANDE", A VIA SEM DENOMINAÇÃO NO BAIRRO OURO VERDE, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA RODOLFO PERUSSOLO, LOCALIZADA NO LOTEAMENTO MONSENHOR FRANCISCO GORSKI, AINDA NÃO DENOMINADA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS CONTABILISTAS DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LUIZ EMANOEL KUSTER, A SALA DE ACERVO CULTURAL DA CASA DA CULTURA JOSÉ ANTONIO PUPPI, DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>DENOMINA TRAVESSA ROMEU IVO CAVALLI, AINDA NÃO DENOMINADA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO DE "TRAVESSA CAMILO STOCO", NO BAIRRO PARAÍSO MINERAL.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>DENOMINA RUA THERESA ANDREASSA, NO LOTEAMENTO ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
@@ -1656,5832 +1656,5832 @@
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR NO ORÇAMENTO VIGENTE DE 2009.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>DASDASDASDASDASD</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, LUCIR MARCHIORI, SANDRA MARCON, SERGIO SCHMIDT</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE SAÚDE NO BAIRRO SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE NO BAIRRO FERRARI.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>SANDRA MARCON, DIRCEU MOCELIN, Lucir Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NAS RUAS DOS LOTEAMENTOS SÃO JERÔNIMO E SAAD.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NAS RUAS JOSÉ ARNALDO COSMO E A RUA PAULO ABDALA, NO BAIRRO FERRARI.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE SAÚDE NO FERRARI.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DO CÓRREGO QUE PASSA ATRÁS DA ESCOLA MUNICIPAL PROFESSORA ROSÁLIA ANDRADE REMONATO, FERRARI.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NA RUA JOÃO GASPARETO NETO, BAIRRO FAZENDINHA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>CELSINHO AÇOUGUEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSFERÊNCIA DO ROLO COMPACTADOR A VAPOR - MARIA FUMAÇA, PARA A PRAÇA GETÚLIO VARGAS. </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS OU REDUTOR DE VELOCIDADE NA AVENIDA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO POR TELEFONE PARA CONSULTAS E EXAMES DOS PACIENTES DO NIS III, POSTO DE SAÚDE CENTRAL, E DEMAIS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REVITALIZAÇÃO DO RIO QUE PASSA PELO JARDIM IARA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REVITALIZAÇÃO DO RIO PEDREIRA.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REVITALIZAÇÃO DO RIO QUE PASSA PELO JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E REVITALIZAÇÃO DO RIO QUE PASSA PELO BAIRRO FERRARI.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS REMANESCENTES DO JARDIM IARA E LEAL.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS DO LOTEAMENTO RIVABEM I E II, E DO LOTEAMENTO ANDREASSA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS REMANESCENTES DO JARDIM PADRE ANCHIETA E ITÁLIA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS REMANESCENTES DO LOTEAMENTO MIRANDA E LISE.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA MARGINAL PARALELA A RODOVIA BR 277, QUE LIGA OS BAIRROS BOM JESUS E ITAQUI.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA SALATIEL GASPARINO FERREIRA, ITAQUI.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE NO JARDIM ITAQUI.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE EM BATEIAS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA ESTRADA DOM RODRIGO QUE LIGA OS BAIRROS BOM JESUS E ITAQUI.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E PLACAS INDICATIVAS DE ÁREA ESCOLAR NA RUI BARBOSA, NAS PROXIMIDADES DA ESCOLA CONSTRUTIVA E DO COLÉGIO CENECISTA PRESIDENTE KENEDY.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, DRENAGEM E REVITALIZAÇÃO DO RIO ITAQUI.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS REMANESCENTES DO LOTEAMENTO BIEDA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR A MARGINAL AIRTON SENNA, PROMOVENDO ARBORIZAÇÃO, OPERAÇÃO TAPA BURACOS, MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS DO ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR A RUA CAETANO MUNHOZ DA ROCHA E EMA TANER DE ANDRADE, PROMOVENDO A RECAPEAMENTO ASFÁLTICO, ARBORIZAÇÃO, MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA ESQUINA DAS RUAS AVENIDA CENTENÁRIO COM A RUA GONÇALVES DIAS.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DOS CORDEIROS, NA LOCALIDADE DO CANTAGALO, ATÉ O DAVI MINEIRO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA REDE DE ILUMINAÇÃO PÚBLICA NA ESTRADA PRINCIPAL DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E COLOCAÇÃO DE MANILHAS NAS RUAS ATRÁS DA ESCOLA NICOLAU MORAES DE CASTRO, NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVESTIMENTO ASFÁLTICO NA AVENIDA CANAL, BEM COMO LIMPEZA DO CANAL DO RIO CAMBUÍ. </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA ESTRADA DA COLÔNIA ANTONIO REBOUÇAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAS NA ESCOLA MUNICIPAL LUIZ RIVABEM, NO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR A AVENIDA LUIZ RIVABEM.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS REMANESCENTES DA VILA GLÓRIA E JARDIM ESMERALDA.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMODELAR, INSTALAR PARQUINHO INFANTIL E UMA QUADRA CERCADA COM TELA NA PRAÇA OTMAR GERSTER, NA VILA ELIZABETH.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA EUCLÍDES DE ANDRADE, ENTRE MIGUEL ARCANGELO ROSSA ATÉ A ESTRADA DO CERNE.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA SOBRE PEDRAS IRREGULARES DO CONJUNTO HABITACIONAL JOAQUIM CELESTINO FERREIRA E JARDIM ITABOA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR A RUA QUE MARGEIA A LAGOA GRANDE E TERMINA NA RUA CAETANO MUNHOZ DA ROCHA, NO BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, SERGIO SCHMIDT</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA LOCALIDADE DO PINHEIRINHO, EM FRENTE A UNIDADE DE SAÚDE</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO E COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA ALCEBÍADES AFFONSO GUIMARÃES, NO JARDIM SÃO VICENTE.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DO CEPAG NA LOCALIDADE DE SÃO SILVESTRE E SÃO PEDRO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA BOM JARDIM, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA DONA FINA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA GILCY, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA DÉIA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA TORRES I, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA TORRES II, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA BOA VISTA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA BOLINETE, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA DAVI ANTONIO, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA MEDIANEIRA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA TIMBOTUVA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA CARATUVA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA SÃO LUIZ, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO JARDIM RONDINHA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA NELI, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO JARDIM CÉU AZUL, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO JARDIM MELYANE, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO JARDIM HABITALAR, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO JARDIM NOVO HORIZONTE, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO CAMPO DO MEIO, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO LOTEAMENTO CRISTO REI, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DO LOTEAMENTO NOVA TRENTO, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ASFALTO DA RUA ARAPONGAS, DONA FINA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Lucir Marchiori, DIRCEU MOCELIN, SANDRA MARCON, WILSON ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERA PARA MONITORAMENTO DE IMAGENS NA RUA COMENDADOR MARIANO TORRES, ESQUINA COM A RUA JERÔNIMO DURSKI, AO LADO DO PARQUE DA LAGOA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA COM INÍCIO NO FINAL DA AVENIDA TRITEC, ATÉ O ASFALTO DA FAZENDINHA EM FRENTE AO MERCADO SABIN.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>RAMPAS DE ACESSO PARA PORTADORES DE NECESSIDADES ESPECIAIS NA CASA DA CULTURA E NO MUSEU MUNICIPAL.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ANGONIO GITIKOSKI, BAIRRO BOTIATUVA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE SAÚDE NO JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO A COCEL PARA DOAÇÃO DE SUCATAS PARA ENTIDADES ASSISTENCIAIS DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADAS DOS POSTES DA ESTRADA MATO GROSSO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MUROS ALTOS, COLOCAÇÃO DE CFTV E DISPOSIÇÃO DA GUARDA MUNICIPAL, NOS HORÁRIOS DE ENTRADA E SAÍDA DO CAIC.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE PARA O BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAL PARA UM ALBERGUE.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIOS AO SR. MICHEL TEMER - PRESIDENTE DA CÂMARA DE DEPUTADOS E AO SENADOR PAULO PAIM, PARA APROVAÇÃO DOS PROJETOS 3.299/08 E 4.434/08. ( APOSENTADORIAS)</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIDADE DE COLETA DE SANGUE PARA DOADORES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DAS ÁREAS OCUPADAS SITUADAS NO JARDIM MELYANE, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DAS ÁREAS OCUPADAS NO JARDIM ESMERALDA, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA SANTA ANGELA, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA SÃO LUCAS, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO EM TODAS AS RUAS DA VILA KELLY CRISTINA, NO BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>JOSLEY   ANDRADE, DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS PÚBLICOS NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, DARCI ANDREASSA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA  NA RUA SÃO BENEDITO, NA REGIÃO DO SALGADINHO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PRAÇA PÚBLICA NA BIFURCAÇÃO DA ESTRADA DO CERNE PR-090, COM A RUA OURO FINO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE MAIS EFICIENTE NO INÍCIO DO BAIRRO DOM PEDRO, PERTO DA METALÚRGICA GANS.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DAS CANCHAS POLIESPORTIVAS DOS LOTEAMENTOS SANTA RITA E MORADIAS BOM JESUS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO EM TODAS AS RUAS DO LOTEAMENTO TRÊS RIOS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO NA RUAS DAS ACÁCIAS, QUE LIGA O JARDIM DAS ACÁCIAS AO JARDIM DAS CAMÉLIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO PARA A COMUNIDADE DA IGREJA DE MONTES CLAROS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE MAIS EFICIENTES NA RUA AMAZÍLIO LAVAL, NO BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DA COLÔNIA BALBINO CUNHA, CONHECIDA COMO COLÔNIA CAMPINA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DAS ÁREAS DE OCUPAÇÃO NO BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO ASFALTO DAS RUAS DO LOTEAMENTO NOVA TRENTO I.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO NAS RUAS REMANESCENTES DO LOTEAMENTO NOVA TRENTO II.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DO JARDIM SÃO LUCAS, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DO JARDIM KELLY CRISTINA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DO JARDIM SANTA ANGELA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DA VILA TORRES II, QUADRA 19, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DA VILA BOM JARDIM, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DA VILA DONA FINA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DA VILA GILCY, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS DE OCUPAÇÃO DA VILA DÉIA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEGALIZAÇÃO DAS ÁREAS OCUPADAS VILA GLÓRIA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DE BOA VISTA ATÉ SETE SALTO DE BAIXO.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO E PATROLAMENTO TRÊS CÓRREGOS E SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. FRANCISCO ZANIN - ACICLA.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO, CONSTRUÇÃO DE PASSEIO, CICLOVIA E ARBORIZAÇÃO NA ESTRADA DOM RODRIGO, QUE LIGA OS BAIRROS BOM JESUS E ITAQUI.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REFEITÓRIO NA ESCOLA LUIZA GONÇALVES MONTEIRO, BATEIAS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA DOMINGUES PEREIRA, JARDIM BUSMAYER.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA AVENIDA PADRE NATAL PIGATO, PRÓXIMO AO Nº 120.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>LUCIR MARCHIORI, LINDAMIR IVANOSKI, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LAJOTAS, BANCOS, LUMINÁRIAS E AJARDINAMENTO NA PRAÇA 8 DE MARÇO, NO FERRARI.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE NO LOTEAMENTO MONSENHOR FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR ESTRADAS VICINAIS DA COLÔNIA BALBINO CUNHA.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA NA ESTRADA DO TAQUARAL, EM FRENTE A PROPRIEDADE DO SR. ANTONIO MOZUCH.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE GALHOS DE ÁRVORES DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DA PRACINHA EXISTENTE NA RUA VITÓRIO BUCK, NO BOM JESUS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSEIO NA RUA WALDEMAR LEO BRAGA, JARDIM SOCIAL- ELVÍDIA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DOM RODRIGO ATÉ A PR 423.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANCHA POLIESPORTIVA NO LOTEAMENTO SÃO VICENTE.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA LAUDIVINA DA PIEDADE CAVALIN, VIA QUE INICIA NA AVENIDA DAS TORRES E FINDA NA CAPELA DO DIVINO ESPÍRITO SANTO, NO JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>RECAPEAMENTO NOS TRECHOS REMANESCENTES DA RUA MATO GROSSO, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EXECUTADO PELA GUARDA MUNICIPAL AS OPERAÇÕES DE ORIENTAÇÃO DE TRÁFEGO DEFRONTE A ESCOLA REINO DA LOUCINHA E COLÉGIO SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGADA A RUA QUINTINO BOCAIÚVA, NO TRECHO DA PRAÇA DEFRONTE DO MERCADO SÃO JOSÉ, NA VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DOS PONTOS DE ISENÇÃO PARA ENTREGA E APANHA DE ESCOLARES NA ÁREA DAS ESCOLAS REINO DA LOUCINHA E COLÉGIO SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, JOSLEY   ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DA TAQUARINHA, ESTRADA PRINCIPAL DO SANTA CRUZ.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO COM PARALELEPÍPEDOS NA RUA PADRE OTÁVIO DOS SANTOS, NO BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO DA RUA MATO GROSSO, NO TRECHO DA VILA KELLY CRISTINA ATÉ O CARATUVA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO EM TODA A EXTENSÃO DA RUA MATO GROSSO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA VICENTE GOBOR, PRÓXIMO AO Nº520, NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA SOBRE AS PEDRAS IRREGULARES NAS RUAS: GENEROSO MARQUES, ROCHA POMBO, JOÃO BATISTA VALLÕES, JOÃO PESSOA, EMILIANO PERNETA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA RUAS DO LOTEAMENTO SKRZPIETZ, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA VICENTE NALEPA, DESDE A VILA DOM PEDRO II ATÉ A COLÔNIA DOM PEDRO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO MÉDICO  24 HORAS NA UNIDADE DE SAÚDE DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTACAMENTO DA POLÍCIA MILITAR NOS DISTRITOS DE TRÊS CÓRREGOS E DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>MUDANÇA DE LOCAL DA FEIRA DO PRODUTOR AGRÍCOLA, QUE ACONTECE  AOS SÁBADOS NA RUA CORONEL CÉSAR TORRES, AO LADO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO RIGOROSA A RESPEITO DO CUMPRIMENTO DA LEI Nº 1.823/05.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NA RUA LUDOVICO SIKORA, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NAS ESTRADAS DA TAQUARINHA, ÁRVORE ALTA, TAQUARA DOS PIRES, GEADA, BARREIRO, JACUÍ E PALMITAL DOS PRETOS.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DO MÉDICO PARA A LOCALIDADE DO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NAS ESTRADAS DO ITAMBEZINHO E VARGEDO.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA COM PAVIMENTAÇÃO DO PROLONGAMENTO DA RUA OSWALDO CRUZ, ATRAVESSANDO A CHÁCARA DO SR. FERNANDO THÁ, ATÉ A RUA JOAQUIM RIBAS DE ANDRADE.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MARGINAL DOS DOIS LADOS DA BR 277, SENTIDO ITAQUI A RONDINHA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DO CAMINHÃO QUE RECOLHE ENTULHOS NO CENTRO E NOS BAIRROS.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E DESOBSTRUÇÃO DOS BUEIROS DA RUA CECÍLIA MARTINI PUPPI, ESQUINA COM A QUINTINO BOCAIÚVA.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA COM PAVIMENTAÇÃO DA RUA SANTOS DUMONT, INICIANDO NA RUA RUI BARBOSA ATÉ A AVENIDA CLOTÁRIO PORTUGAL.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO NÚMERO DE CONSULTAS MÉDICAS POR DIA NO POSTO DO CAIC - ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO POSTO DE SAÚDE DO CAIC ÀS 6H00.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI Nº1.833/05, QUE TRATA DA POLÍTICA MUNICIPAL DE ATENÇÃO AO DEFICIENTE.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO, CICLOVIA, ARBORIZAÇÃO E RECAPEAMENTO EM TODA A EXTENSÃO DA RUA FRITZ ERWIN SCHMIDT, NO ITAQUI.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DO CONTRATO COM A EMPRESA QUE EXPLORA O ESTAR, PARA SEREM ISENTADAS AS MOTOCICLETAS DO PAGAMENTO DESTA TAXA DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA ARAPONGAS, COM RECAPEAMENTO, CALÇADAS, CICLOVIA E CAPTAÇÃO PARA ÁGUA FLUVIAL.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR A CONTINUIDADE DA AVENIDA JOSÉ DE PAIVA VIDAL, ATÉ A RUA ALCEBÍADES AFFONSO GUIMARÃES.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. PAULO JOSÉ ZANETE, VICE-PRESIDENTE DO SINDICATO NACIONAL DOS APOSENTADOS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>NELSON DE SOUZA, CELSINHO AÇOUGUEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO, CALÇAMENTO, CICLOVIA, CAPTAÇÃO PARA ÁGUA FLUVIAL E RECAPEAMENTO EM TODA A EXTENSÃO DA RUA ANGELO ZANETTI.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAÇÃO, PATROLAMENTO, ENSAIBRAMENTO, CONSTRUÇÃO DE BUEIROS NA RUA NÃO DENOMINADA, NO BAIRRO VERDE VELHO, NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA ILUMINAÇÃO PÚBLICA A RUA MONTE CLARO, NA COLÔNIA REVIER, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇAS NA COBRANÇA DO ESTAR.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DO ASFALTO NA RUA DEPUTADO ULYSSES GUIMARÃES, NO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE AUTO ATENDIMENTO DA COCEL NA LOCALIDADE DE SANTA CRUZ, NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA LOMBADA E CORTE DE GALHOS DE ÁRVORES NA RUA LUIZ RIVABEM, Nº1237.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJAM FECHADOS OS TRÊS POÇOS NO FINAL DA RUA 19 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR A CONTINUIDADE DA RUA BERNARDO GUERCHEWSKI ATÉ A AVENIDA JOSÉ DE PAIVA VIDAL.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATRULHAMENTO POLICIAL NO LOTEAMENTO RAZERA.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>JOSLEY   ANDRADE, DARCI ANDREASSA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATRULHA MECANIZADA RURAL NAS ESTRADAS RURAIS DOS DISTRITOS DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROCESSO LICITATÓRIO E DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS PARA A COLETA E DESPOSIÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANOS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO PARA ALTERAÇÃO DA LEGISLAÇÃO MUNICIPAL PERTINENTE AO TRANSPORTE POR FRETAMENTO, BEM COMO AO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ESGOTO EM TODAS AS RUAS DA VILA DOM PEDRO II.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA PEDRO CHIPIURA, NO CAMPO DO MEIO, ITAQUI.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ARAUCÁRIA, VILA DOM PEDRO.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>NELSON DE SOUZA, JORGE JULIO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS SOBRE AS LIGAÇÕES DE REDE DE ESGOTO JARDIM GUARANI.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS AMAZÍLIO LAVAL, PAULO BIANCO E FRANCISCO MARTAUS, NO PARTÊNOPE E FLORESTAL.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DA CANCHA DE ESPORTES DO CONJUNTO HABITACIONAL ABRANCHES GUIMARÃES - POPULAR VELHA.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE PARA FACILITAR LIGAÇÃO DA RUA JOÃO PESSOA.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA RUAS DO LOTEAMENTO MONSENHOR FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOIS CARRINHOS PARA O TRANSPORTE DAS URNAS FUNERÁRIAS, UMA PARA O CEMITÉRIO CENTRAL E OUTRA PARA O CEMITÉRIO SANTA ANGELO.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NAS RUAS DO LOTEAMENTO MONSENHOR FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DE PALMITAL DE SÃO SILVESTRE, E NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA ESTRADA DO CERNE KM 70, LAGEADO, EM FRENTE AO MERCADO MARTINS.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA LOCALIDADE DOS BATISTA, PRÓXIMO A CASA DO AGRICULTOR.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>LUCIR MARCHIORI, DIRCEU MOCELIN, LINDAMIR IVANOSKI, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BOMBA DE ABASTECIMENTO DE COMBUSTÍVEL, NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. JULIANO CASTAGNOLI, PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA A COBRANÇA DA TARIFA DE COLETA DE LIXO DAS CONTAS DE ÁGUA.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM PEDRAS, SINALIZAÇÃO E PAISAGISMO, EM FRENTE A ESCOLA AUGUSTO PIRES DE PAULA.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM PEDRAS, SINALIZAÇÃO E PAISAGISMO EM FRENTE A ESCOLA NICOLAU MORAES DE CASTRO.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. GUSTAVO PAMPLONA, SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR A RUA ANDRÉ SARNICK, ENTRE A AVENIDA DOS EXPEDICIONÁRIOS E A AVENIDA JOSÉ DE PAIVA VIDAL.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR AS RUAS QUE AINDA NÃO FORAM ASFALTADAS DO LOTEAMENTO SCHIAVON/RIVABEM.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARDIÃO 24 HORAS NO TERMINAL URBANO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>DUAS LOMBADAS EM FRENTE A ESCOLA LUIZ RIVABEM, NO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE VILA GLÓRIA.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE TERRENO NO DISTRITO DA FERRARIA, PARA QUE O GOVERNO DO ESTADO POSSA EXECUTAR A CONSTRUÇÃO DO CENTRO DA JUVENTUDE.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE TERRENO NO DISTRITO DA FERRARIA, PARA QUE O GOVERNO DO ESTADO POSSA EXECUTAR A CONSTRUÇÃO DA ESCOLA ESTADUAL GERALDINA DA MOTA.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXA ELETRÔNICO DA CAIXA ECONÔMICA FEDERAL NOS DISTRITOS DE SÃO SILVESTRE E TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/669/669_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA DA LAVRA, BAIRRO FLORESTAL, DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DE TODAS AS RUAS DO LOTEAMENTO SABIM.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. AMIR ALEXANDRE CAMPOS, PROPRIETÁRIO DA EMPRESA TRANSPISO.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA DO EXECUTIVO E ACICLA PARA FABRICAÇÃO DE PLACAS INDICATIVAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>97 PLACAS PARA AS RUAS DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUSÃO DO PROJETO DE SANEAMENTO DO BOA VISTA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA COM OS ENVOLVIDOS NA QUESTÃO DO ACESSO DA TRANSPISO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURAS PARA OS PONTOS DE ÔNIBUS EM TODA A EXTENSÃO DA RUA MATO GROSSO E RUA ARAPONGAS, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS ENTRE RODONORTE E EXECUTIVO MUNICIPAL, NO SENTIDO DE REGULARIZAÇÃO DE TODAS AS VIAS DE ACESSO A RODOVIA BR 277.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. SANTOS OLIVATTI - PRESIDENTE DA ASSOCIAÇÃO DE MORADORES DO BAIRRO SÃO FRANCISCO DE ASSIS E VILA SILKA, SOBRE AS OBRAS DA EMPRESA TRANSPISO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUOS DE ÔNIBUS EM AMBOS OS LADOS EM TODA A EXTENSÃO DA ESTRADA DA ONÇA, NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUOS PARA OS ÔNIBUS DE AMBOS OS LADOS EM TODA A EXTENSÃO DA PR510, ATUAL ESTRADA DE BATEIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOSTAMENTO DE AMBOS OS LADOS EM TODA A EXTENSÃO DA ESTRADA DA ONÇA NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOSTAMENTO DE AMBOS OS LADOS EM TODA A EXTENSÃO DA PR-510, ATUAL ESTRADA DE BATEIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA SATURNINO RAMOS MACHADO, NO LOTEAMENTO BUSMAYER.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS ANTONIO STOCO E ANGELA MAGATÃO STOCO, NO LOTEAMENTO BUSMAYER.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA UNIÃO DA VITÓRIA, NO JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR A PAVIMENTAÇÃO ASFÁLTICA NA RUA VADECO KRUPA, NO LOTEAMENTO BUSMAYER.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE RUA LIGANDO OS LOTEAMENTOS TRÊS RIOS AO MONSENHOR FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS REMANSCENTES DO LOTEAMENTO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS RUAS DOS BAIRROS: FERRARI, OURO VERDE I E II, OURO PRETO, SÃO JERÔNIMO E JARDIM BUSMAYER.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS RUAS CENTRAIS DA CIDADE.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO RUAS JOÃO FLORINDO ZANETTI E CONSTANTINO MAROCHI, DESDE O BAIRRO OURO VERDE ATÉ O JARDIM BUSMAYER.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Lucir Marchiori, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E SINALIZAÇÃO NA RUA JOSÉ LUNARDON, NO FERRARI.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA RUA VISCONDE DE TAUNAY, NO BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>IMEDIATO CUMPRIMENTO A EXPROPRIAÇÃO NOTICIADA NO DECRETO Nº 144/03.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÂMERA PARA MONITORAMENTO DE IMAGENS, NA PRAÇA JOÃO ANTONIO DA COSTA - PRAÇA DO COLÉGIO SAGRADA FAMÍLIA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO JUNTO AO POSTO DE SAÚDE DA FERRARIA.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SERAFIM AMUR FERREIRA DO AMARAL, PRÓXIMO A CRECHE DEDÉ MOCELIN, NO JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO EM FRENTE A MERCERIA DO DARLEI, NA LOCALIDADE DO TAQUARINHA DE CIMA.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA REGIÃO DA TAQUARA DE CIMA, NO BAIRRO DOS CALARINDOS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA RUAS DO JARDIM GUARANI.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO BAIRRO PASAÚNA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAÇÃO, PATROLAR E ENSAIBRAR, CONSTRUIR BUEIROS PARA ÁGUAS PLUVIAIS DAS ESTRADAS SECUNDÁRIAS DA ESTRADA DO CERNE, ENTRE OS KM 41 E 55.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS DA VILA CONCEIÇÃO, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E AMPLIAÇÃO DO PÁTIO EXTERNO DA ESCOLA MUNICIPAL PADRE NATAL PIGATO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>ENVIO DE OFÍCIO AO DEPUTADO ESTADUAL SR. NEY LEPREVOST, PARA QUE INTERCEDA JUNTO AO ESTADO PARA COLOCAÇÃO DE PLACAS DE ADVERTÊNCIA INDICANDO CIRCULAÇÃO DE MÁQUINAS AGRÍCOLAS EM TODA A EXTENSÃO DA RODOVIA RAUL AZEVEDO DE MACEDO.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>LINHA DE TRANSPORTE COLETIVO DE PASSAGEIROS PARA A RUA SÃO BENEDITO, BAIRRO SALGADINHO.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR RUA JULIO BUBNIACK, BAIRRO VILA DE LOURDES.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BIODIGESTOR MUNICIPAL PARA APROVEITAMENTO DO LIXO DOMÉSTICO RECOLHIDO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO PROLONGAMENTO DA RUA VER. ARLINDO CHEMIM, TRECHO ENTRE A AV. CLOTÁRIO PORTUGAL E AVENIDA PADRE NATAL PIGATO.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE NO HORÁRIO DA 06:00 ÀS 10:40 TODOS OS ÔNIBUS VÃO ATÉ O KM 37 - ESTRADA DO CERNE, O MESMO ACONTECENDO APÓS AS 18:00 HORAS</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DO ÔNIBUS DO MERCADO POPULAR, PARA ATENDER A COMUNIDADE DO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO LEGISLATIVO SOBRE FUNCIONÁRIOS LOTADOS NA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA RUA CEDROS, COM CALÇAMENTO, ALARGAMENTO, RECAPEAMENTO E LIGAÇÃO A RUA IPÊ, JARDIM GUARANI, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA CONTINUAÇÃO DA RUA ELVINO DE QUADROS, BEM COMO ALARGAMENTO E CONSTRUÇÃO DE CONTORNO, NO BAIRRO LAMBACK.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO POSTO DE SAÚDE DE SANTA CRUZ, DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS, TAIS COMO, LEVANTAMENTO DE PAREDES, CONFECÇÃO DE VESTIÁRIOS E BANHEIROS NO  GINÁSIO DE ESPORTES DA ESCOLA JOSÉ ALEXANDRE SÁVIO, JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DE ÁGUA E DE LUZ PARA AS PESSOAS QUE MORAM EM ÁREAS INVADIDAS A MAIS DE UM ANO.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTOS DE ÔNIBUS EM AMBOS OS LADOS DA AVENIDA LUIZ RIVABEM, JARDIM RIVABEM, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E ROÇADA NA ESTRADA DA BICA DA PEDRA, LOCALIZADA NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA QUADRA DA ESCOLA MUNICIPAL XV DE OUTUBRO.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE SANEAMENTO BÁSICO NOS BAIRROS RIVABEM I E II.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PLANEJAMENTO APROVADO PARA O RIVABEM I E RIVABEM II NO ANO DE 2009.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO INTERFIRA JUNTO AO GOVERNO DO ESTADO PARA PEDIR A CONSTRUÇÃO DO COLÉGIO ESTADUAL CASEMIRO CARMO, BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO NAS RUAS SEBASTIÃO BORGES SAMPAIO E TEREZA GIONEDIS VIESSER, NO BAIRRO ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ALARGAMENTO DA RUA MARINGÁ, BAIRRO RIVABEM I.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DA CAPELA MORTUÁRIA DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGILIZAR AS CONSULTAS COM ESPECIALISTAS E EXAMES QUE SÃO ENCAMINHADOS PARA CURITIBA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Lucir Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE ISENÇÃO DE PAGAMENTO DO ESTAR, POR QUINZE MINUTOS, PARA OS VEÍCULOS DE TAXISTAS, AUTORIZADOS PARA CIRCULAR EM NOSSA CIDADE DE ACORDO COM A LEI.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA RUA DAS MARGARIDAS, NO BAIRRO ITABOA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE VESTIÁRIOS E SANITÁRIOS NO CAMPO MUNICIPAL DO JARDIM MELYANE.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM CENTRO DA JUVENTUDE NO BAIRRO BOM JESUS, SUGERINDO-SE PARA TAL O TERRENO DO ANTIGO IBAMA.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>SANDRA MARCON, Lucir Marchiori</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE SINALIZAÇÃO E PLACAS DE "PARE" NA RUA JOSÉ DOMINGUES PEREIRA, ESQUINA COM A RUA JOSÉ BRÍGIDO DOS SANTOS, BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>CANALIZAÇÃO DO ESGOTO NA RUA PINHEIROS, JARDIM GUARANI.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O SALÁRIO MÍNIMO MUNICIPAL SEJA IGUAL AO SALÁRIO MÍNIMO ESTADUAL.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A LINHA DE  ÔNIBUS SÃO SILVESTRE, PASSE A ATENDER A COMUNIDADE DE CONCEIÇÃO DOS FLORIANOS, DISTRITOS DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE NA VILA DOM PEDR II, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DO TRAJETO DA LINHA CAMPO LARGO BATEIAS, ATÉ A LOCALIDADE DE QUEIMADAS, EM ALGUNS HORÁRIOS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRAL DE ATENDIMENTO DA PREFEITURA MUNICIPAL NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALADO EM TODOS OS SEMÁFOROS, SINALIZADOR DE TEMPO PARA A PASSAGEM DE PEDESTRES.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E REFORMA DA PONTE QUE LIGA ÁRVORE ALTA, GEADA E BARREIRO.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A LINHA DE ÔNIBUSTIMBOTUVA PASSE A CONTEMPLAR OS MORADORES DO JARDIM RONDINHA, ATRAVÉS DA RUA SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>INFORMAÇÕES DE COMO DEVE PROCEDER AS COMISSÕES, QUANDO ELAS DEVEM SER OUVIDAS E QUANDO DEVEM DAR SEU PARECER.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, NELSON DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINAL URBANO NA FERRARIA.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, CELSINHO AÇOUGUEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERMINAL URBANO NO BAIRRO DO ITAQUI.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAR A RUA ADEMAR DE BARROS, ENTRE A AVENIDA DOS EXPEDICIONÁRIOS E A BR 277, SENTIDO PONTA GROSSA - CURITIBA.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR IMÓVEL PRÓPRIO PARA O POSTO DE SAÚDE DOS BAIRROS RIVABEM I E II.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ÁREA DE ESTACIONAMENTO DA PREFEITURA.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE PARA O JARDIM SÃO LUIZ, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOSTAMENTO COM 60 METROS DE DESACELERAÇÃO E ACELERAÇÃO NA BR 277, SENTIDO PONTA GROSSA, KM 18,5.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO NA RUA BALDUÍNO VIDAL, INICIANDO NA ESQUINA DA RUA JOSÉ DOMINGUES PEREIRA ATÉ O FINAL DA MESMA.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO E CALÇAMENTO NA ESTRADA  DO TAQUARAL, DESDE A ESTRADA DA ITAMBÉ ATÉ A PONTE DO RIO TAQUARAL.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO EM 1.100 METROS NA LINHA FERRARI ATÉ A MERCEARIA SÃO JOSÉ, NA RUA CAETANO MUNHOZ DA ROCHA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTOS DE ÔNIBUS NO LOTEAMENTO MORADIAS BOM JESUS, BEM COMO REFORMA NOS PONTOS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIZAÇÃO DE TÉCNICA DE COMPOSTAGEM COM OS RESÍDUOS RESULTANTES DOS CORTES DE GRAMAS E ROÇADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDAR PARA FAZER USO DE TRIBUNA LIVRE O SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA, SR. BENEDITO FACINI.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MEIO-FIO, CONSTRUÇÃO DE CALÇADAS E MANILHAMENTO NAS RUAS CORUMBÁ, EUFRATES E DOURADOS NA VILA DOM PEDRO II.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>CENTRAL DE ATENDIMENTO DA PREFEITURA MUNICIPAL NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAR, PATROLAR, ENSAIBRAR  E CONSTRUIR BUEIROS NA LOCALIDADE DE CONCEIÇÃO DOS FLORIANOS, NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS EM TODAS AS RUAS DO JARDIM GUARANI, PRIORIZANDO AS RUAS TARUMÃ E PALMEIRAS, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>JORGE JULIO, DARCI ANDREASSA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS REMANESCENTES DOS BAIRROS: CERCADINHO, POMPÉIA E SANTO ONOFRE, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS CAMPOS DE FUTEBOL, UM PARA O DISTRITO DE TRÊS CÓRREGOS E O OUTRO PARA O DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DE AREIA DE QUALIDADE NA CANCHA DO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA CRECHE MARIA DE JESUS FERREIRA, JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE NOVA CRECHE NA VILA GILCY, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE SANEAMENTO BÁSICO PARA O JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS URGENTES NAS RUAS HUMBERTO BARONI E LUIZ FIRST, NO BAIRRO SANTO ANDRÉ, BEM COMO MELHORIAS NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA XV DE NOVEMBRO EM FRENTE A ESCOLA MUNICIPAL CARLOS DRUMOND DE ANDRADE.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA JOSÉ DE PAIVA VIDAL, ENTRE OS NÚMEROS 1320 AO 1380, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZADO LOCAL PARA DESPEJO DE RESÍDUOS SÓLIDOS DA CONSTRUÇÃO CIVIL.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO EQUIPADO PARA RECOLHER RESÍDUOS DE ESGOTO (LIMPA FOSSA), PARA OS MORADORES QUE NECESSITEM DE TAL SERVIÇO.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA NA AVENIDA PADRE ALCIDES ZANELA, PRÓXIMO A BANCA REINALDIN.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DO RIO BONITO, ITAMBEZINHO.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COM COBERTURA NA RUA INDEPENDÊNCIA, NO LOTEAMENTO IARA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A LINHA DE ÔNIBUS QUE ATENDE OS LOTEAMENTOS, RONDINHA, SÃO LUIZ, POMPÉIA E CERCADINHO, PASSE A ATENDER A VILA CONCEIÇÃO, O JARDIM GUARANI E A VILA DOM PEDRO II.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE RUA, LIGANDO A RUA PRESIDENTE EURICO GASPAR DUTRA A RUA PRUDENTE DE MORAES, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>SANDRA MARCON, LINDAMIR IVANOSKI, SERGIO SCHMIDT</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA O SECRETÁRIO MUNICIPAL DE SAÚDE, DR. LUCIANO ULTRAMARI WERNER, FAZER USO DA TRIBUNA LIVRE.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>SERGIO SCHMIDT, DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAS E INSTALAÇÃO DE ILUMINAÇÃO NO CAMPO DE FUTEBOL EXISTENTES NA LOCALIDADE DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TELEFONE PÚBLICO NA RUA JOAQUIM RIBAS DE ANDRADE, Nº 1.137, NA VILA SOLENE, EM FRENTE A IGREJA COMUNHÃO CRISTÃ  ABBA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO POSTO DE SAÚDE DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE COOPERATIVA DOS CORTADORES DE PEDRAS DO INTERIOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE, MATA BURRO, SAIBRAMENTO E BUEIRO NA LOCALIDADE DE INVERNADA DOS CASTROS, ESTRADA DO CERNE, KM 71.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA MELHORADO OS SERVIÇOS DE LIMPEZA E MANUTENÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA PRAÇA ADOLFO VAZ DA SILVA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE NA PAVIMENTAÇÃO ASFÁLTICA NA RUA PADRE ALCIDES ZANELLA, NA LOCALIDADE DA RONDINHA, ATÉ QUE ALCANCE A ENTRADA DO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>GINÁSIO DE ESPORTES NO CONJUNTO HABITACIONAL JOAQUIM CELESTINO FERREIRA, POPULARES NOVAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>CELSINHO AÇOUGUEIRO., DARCI ANDREASSA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NA RUA CARMEM MIRANDA, VILA OTTO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTO DE ÔNIBUS NA RUA SEBASTIÃO ALVES, EM FRENTE AO Nº60 E 506.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DOS PONTOS DE ÔNIBUS NA RUA ANGELO ZANETTI, AO LADO DO Nº 15 E EM FRENTE AO Nº 187.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DO PONTO DE ÔNIBUS NA RUA DOM RODRIGO, MAIS PRÓXIMO AO Nº 122.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA SOBRE AS PEDRAS IRREGULARES DA RUA DOMINGOS CAVALI, NO TRECHO ENTRE AS RUAS JOÃO PESSOA E JOÃO BATISTA VALLÕES.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA DE LAZER ENTRE A ESCOLA MUNICIPAL LUIZA GONÇALVES MONTEIRO E O POSTO DE SAÚDE NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO HORÁRIO DE ATENDIMENTO NO POSTO DE SAÚDE DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS OU REDUTOR DE VELOCIDADE NA RUA RUI BARBOSA, ENTRE A RUA JOÃO ZORECK E A RUA JOÃO MARCHOVSCZ.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MELHORIAS DO ESCOAMENTO DE ÁGUAS NO BÊCO BARAUSSE, NA LOCALIDADE DE SÃO CAETANO.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E COLOCAÇÃO DE SAIBRO NA AVENIDA DIRÇO RIBAS, ANTIGA ESTRADA DA RATADA.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO DOS NÚMEROS RESIDENCIAIS DAS RUAS DOS BAIRROS OURO VERDE, OURO VERDE I, JARDIM BUSMAYER E PARAÍSO MINERAL, ESPECIALMENTE AS RUAS TRANSVERSAIS A AVENIDA CAETANO MUNHOZ DA ROCHA.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO E COLOCAÇÃO DE PLACAS INDICATIVAS COM OS NOMES DAS RUAS DO CENTRO DA CIDADE, BEM COMO PLACAS COM INDICAÇÃO PARA OS BAIRROS E ACESSOS AS RODOVIAS PARA SAÍDA E ACESSO AS CIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXAS DE PEDESTRES NO ANEL CENTRAL DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOIS PONTOS DE ÔNIBUS EM FRENTE A ESCOLA MUNICIPAL LUIZ JÚLIO, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA RUA JOSÉ ROMPKOWSKI, NO PASSAÚNA, DISTRITO DA FERRARIA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>BANHEIROS QUÍMICOS PARA OS COMERCIANTES DA FEIRA NOTURNA DA PRAÇA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>TÉCNICOS AGRÍCOLAS PARA QUE ENSINEM OS ALUNOS DAS ESCOLAS AUGUSTO PIRES DE PAULA, EM TRÊS CÓRREGOS, NICOLAU MORAES DE CASTRO, EM SÃO SILVESTRE, LUIZ RIVABEM, NO ITAMBEZINHO, TÉCNICAS AGRÍCOLAS E CRIAÇÃO DE ANIMAIS DOMÉSTICOS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO ESTABELEÇA AS NEGOCIAÇÕES QUE SE FIZEREM NECESSÁRIAS, COM O TRIBUNAL DE JUSTIÇA DO ESTADO DO PARANÁ, O JUIZ DE DIREITO DO FORO REGIONAL DE CAMPO LARGO E OS TITULARES DOS CARTÓRIOS DE REGISTROS CIVIL DESTA COMARCA, PARA QUE SEJA FORMALIZADO TERMO DE AJUSTE DE PROCEDIMENTOS ADMINISTRATIVOS, PARA QUE SEJA MELHORADO O SISTEMA DE REGISTRO DE ÓBITOS NESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO DA RUA JOÃO DE ANDRADE, ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. RICARDO TEMPEL MESQUITA, ARQUITETO, ESTUDIOSO NA ÁREA DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS NA UNIDADE DE SAÚDE DO JARDIM GUARANI, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS TELAS POR MUROS EM TODO O PÁTIO DAS ESCOLAS NICOLAU MORAES DE CASTRO E PROFESSOR ALOÍSIO, NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESTAÇÃO TUBO DO LIGEIRINHO CAMPO LARGO NO JARDIM GUARANI, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAR E INSTALAR NOVOS PONTOS NA LINHA TIMBOTUVA-ESTRADA NOVA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA BRASILÉIA, PRÓXIMO AO Nº222 E AO Nº 53, NA VILA DOM PEDRO II, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA FEIRA DO COLONO E  ARTESÃO DO DISTRITO DA  FERRARIA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O ÔNIBUS ESCOLAR DA LINHA PASSAÚNA, FAÇA SEU TRAJETO INICIANDO PELA RUA JOSÉ ROMPKOWSKI, DANDO CONTINUIDADE ATÉ O FINAL DA MESMA.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI Nº10098/00, A QUAL FALA DA ACESSIBILIDADE DOS DEFICIENTES FÍSICOS, NOS CEMITÉRIOS MUNICIPAL E SANTO ANGELO.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A SECRETARIA  DE SAÚDE ADQUIRA UM APARELHO IMPEDANCIÔMETRO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO, REPARAÇÃO E REVITALIZAÇÃO DA PRAÇA ROMANO ZANLORENZI.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR EM CAMPO LARGO A CASA LAR DO DEFICIENTE ÓRFÃO.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR CARTÕES DO ESTAR COM DUAS HORAS DE DURAÇÃO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E APLAUSOS PARA A FEMOCLAN, PELA COMEMORAÇÃO DE SEUS 23 ANOS.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RUA BENEDITO SOARES PINTO, NAS PROXIMIDADES DO RIO PEDREIRA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE CELULAR RURAL NA ESCOLA NICOLAU MORAES DE CASTRO, DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>MUDANÇAS NO ART. 100 DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE ESTA CASA DE LEIS INCLUA OS PROJETOS DE LEIS COM SEUS RESPECTIVOS PARECERES DAS COMISSÕES JUNTO AO SITE DA CÂMARA.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURAÇÃO DA PAVIMENTAÇÃO DA RUA CAETANO MUNHOZ DA ROCHA, NO TRECHO COMPREENDIDO ENTRE A BR 277(SENTIDO CURITIBA-PONTA GROSSA), ATÉ O SEU FINAL.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA WALDEMAR LEO BRAGA, NO JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUIR NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA, PROGRAMA DE REFINANCIAMENTO DE DÉBITOS TRIBUTÁRIOS - REFIS, ABRANGENDO CRÉDITOS TRIBUTÁRIOS VENCIDOS, INSCRITOS EM DÍVIDA ATIVA, AJUIZADOS OU NÃO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES JUNTO A SANEPAR SOBRE A FALTA DE ÁGUA NO CONJUNTO HABITACIONAL ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ANIMAIS DOMÉSTICOS (CACHORROS) DAS RUAS, PRAÇAS E DEMAIS LOCAIS PÚBLICOS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A SOLICITAÇÃO DE INSTALAÇÃO DE SANEAMENTO BÁSICO E PAVIMENTAÇÃO INTERNA E EXTERNA, REFERENTE AO PROTOCOLO 5.244, REQUERIDO PELO SR. VALDIR RODRIGUES DE SOUZA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ÁGUA TRATADA EM TODA A LOCALIDADE DA COLÔNIA CAMPINA.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, NELSON DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE MARGINAL LIGANDO O JARDIM RONDINHA A ESTRADA MATO GROSSO (CARATUVA).</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, LINDAMIR IVANOSKI, LUCIR MARCHIORI, NELSON DE SOUZA, SANDRA MARCON, SERGIO SCHMIDT</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DOS TRATORES AGRÍCOLAS.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA LOCALIDADE DO RETIRINHO, PRÓXIMO A IGREJA DE SÃO FRANCISCO DE ASSIS, NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E TELAS DE PROTEÇÃO NA CANCHA DE ESPORTES DO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA ANTONIO GABARDO JÚNIOR, PRÓXIMO AO CONJUNTO ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAÇÃO DE UM TERRENO LOCALIZADO NA ESQUINA DA RUA DOURADOS COM BRASILÉIA, NA VILA DOM PEDRO II, DISTRITO DE FERRARIA, PARA CONSTRUÇÃO DE UMA CRECHE E UM PARQUINHO.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE PARA ATENDER OS BAIRROS SUSANA, JARDIM DAS ACÁCIAS, JARDIM CAMÉLIAS E TRÊS RIOS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR BEBEDOUROS DE ÁGUA EM TODOAS AS UNIDADE DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ABRIGOS NOS PONTOS DE ÔNIBUS NA AVENIDA DOS EXPEDICONÁRIOS.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA UM REPRESENTANTE DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO, PARA DISCORRER SOBRE A ALTERAÇÃO DA REDAÇÃO QUE DISPÕE SOBRE A ZONA INDUSTRIAL DOS ANEXOS AO MAPA DE ZONEAMENTO, BEM COMO SOBRE A INCOMPATIBILIDADE DE ENDEREÇOS ENTRE CADASTRAMENTO DA PREFEITURA E CADASTRO DOS CORREIOS.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTOS DE TAXI PADRONIZADOS PARA OS TAXISTAS.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>PROJETO PARA A COLETA E DESTINO FINAL DE RESÍDUOS PERIGOSOS NO MUNICÍPIO, (EMBALAGENS DE INSETICIDAS, PESTICIDAS, PILHAS E BATERIAS DE CELULAR)</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>DEMARCAÇÃO DA QUILOMETRAGEM, BEM COMO DO CÓDIGO DE ENDEREÇAMENTO POSTAL NA ESTRADA DA FAXINA, LOCALIDADE DO TAQUARAL.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO CORETO DA PRAÇA ATÍLIO DE ALMEIDA BARBOSA.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ESGOTO NA RUA AUGUSTO MOCELIN, NO LOTEAMENTO FERRARI.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ESGOTO NA RUA ULISSES GUIMARÃES, NO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O DR. GILDO PIRES, DIRETOR ADMINISTRATIVO DA RODONORTE, ONDE EXPLANARÁ A RESPEITO DOS SERVIÇOS QUE SERÃO DISPONIBILIZADOS NA BR 277, DENTRO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE CURSOS TÉCNICOS E PROFISSIONALIZANTES  GRATUITOS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SALA DO CONTABILISTA JUNTO A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO ESPAÇO DESTINADO A CARGA E DESCARGA DO LADO DIREITO PARA O LADO ESQUERDO DA RUA DOM PEDRO II, EM FRENTE AO Nº 935.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>DESAPROPRIAR UMA ÁREA NO BAIRRO ITAQUI DE CIMA, COM A FINALIDADE DE INSTALAR UM CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>REDE DE ÁGUA TRATADA DA SANEPAR E ESGOTO NO PASSAÚNA E ABRANGÊNCIAS.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE DE ÁGUA NA RUA SEM DENOMINAÇÃO, Nº 100,  NO BAIRRO ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROJETO "JUSTIÇA NO BAIRRO", NA REGIÃO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A COCEL ABAIXE O PREÇO DA TARIFA DE ENERGIA ELÉTRICA NA PRETENSÃO DE SE IGUALAR AO PREÇO DA TARIFA DA COPEL.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O DIRETOR PRESIDENTE DA COCEL - SR. UDO SCHMIDT NETO, ACOMPANHADO DO SR. EDSON BASSO, NESTA OCASIÃO COMO REPRESENTANTE DO ACIONISTA MAJORITÁRIO DESTA COMPANHIA, PARA QUE POSSAM SER FEITOS ESCLARECIMENTOS A RESPEITO DO PROCESSO DE REAJUSTE DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTAR FAIXAS DE SINALIZAÇÃO NA ESTRADA COLÔNIA CRISTINA, PRÓXIMO AO BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO CONTRATO ENTRE PREFEITURA E EMPRESAS REOMAR CONSTRUÇÃO CIVIL E EMPREENDIMENTOS, VIA VENETO CONSTRUTORA DE OBRAS LTDA, ALÉM DOS RESPECTIVOS VALORES PAGOS ATÉ A DATA DE HOJE.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BALANÇAS PARA PESAGEM DE CRIANÇAS DE COLO E RECÉM NASCIDOS NOS ÔNIBUS DE SAÚDE QUE ATENDEM OS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFECÇÃO DE CERTIFICADO DE PARABENIZAÇÃO A FEMOCLAM, EM COMEMORAÇÃO AOS SEUS 23 ANOS DE SERVIÇOS A COMUNIDADE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RESTAURANTE ECONÔMICO VIA LICITAÇÃO, DENTRO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS INDICATIVAS NO CENTRO DA CIDADE PARA O TRÁFEGO DE CAMINHÕES.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS INDICATIVAS DE TONELADAS PERMITIDAS POR VEÍCULO DE CARGA, EM PONTES DO INTERIOR DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA ESPORTIVA COBERTA NA REGIÃO DO PARTÊNOPE.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRA ESPORTIVA COBERTA NA REGIÃO DE BATEIAS.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>LUCIR MARCHIORI, LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÕES E AGRADECIMENTO COMO HOMENAGEM DESTE PODER PELA SUA NOMEAÇÃO COMO BISPO DA DIOCESE DE APUCARANA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ABRIGOS NOS PONTOS DE ÔNIBUS EM TODO O TRAJETO DA AVENIDA DOS EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA UM REPRESENTANTE DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO, PARA DISCORRER SOBRE A ALTERAÇÃO DA ZONA INDUSTRIAL - PROJETO DE LEI Nº 12/09, BEM COMO EXPLANAR A RESPEITO DA INCOMPATIBILIDADE DE ENDEREÇOS.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR PROGRAMA CIDADE DIGITAL NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. ALEXANDRE CEZAR - PRESIDENTE DA ASSOCIAÇÃO DA COMUNIDADE AFRO-BRASILEIRA DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMARCAÇÃO DE KILOMETRAGEM, BEM COMO DO CÓDIGO DE ENDEREÇAMENTO POSTAL NA ESTRADA DA FAXINA, TAQUARAL.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAR ÁREA NO ITAQUI DE CIMA, PARA INSTALAR CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE QUANTAS PESSOAS RECEBEM REMÉDIO CONTROLADO, ONDE RESIDEM E QUAL O VALOR GASTO COM CADA PESSOA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA MATO GROSSO, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CABECEIRA, SINALIZAÇÃO E LATERAIS DE PROTEÇÃO DA PONTE NO INÍCIO DA COLÔNIA BALBINO CUNHA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA AVENIDA PADRE NATAL PIGATO DE FRENTE A ENTRADA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O DR. GILDO PIRES, DIRETOR ADMINISTRATIVO DA RODONORTE, PARA DISCORRER SOBRE OS SERVIÇOS QUE SERÃO DISPONIBILIZADOS NA BR 277, DENTRO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>JOSLEY   ANDRADE, LINDAMIR IVANOSKI, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO DO CONTINGENTE MILITAR NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO PARA VEÍCULOS E PEDESTRES NO CRUZAMENTO ENTRE AS RUAS GONÇALVES DIAS E MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>FOTOCÓPIAS DOS PROJETOS DE ENGENHARIA REFERENTES A AVENIDA DOS EXPEDICIONÁRIOS, VIA VENEZA E AVENIDA ADEMAR DE BARROS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTES AO CONTRATO DAS RUAS: JOÃO BATISTA VALLÕES, DOMINGOS CORDEIRO E LOTEAMENTO NOVA TRENTO I.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>PALESTRAS NAS ESCOLAS PARA OS PROFESSORES PARA ALERTAREM SOBRE O NOVO VÍRUS DA GRIPE H1N1.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OBRAS DA RUA MATO GROSSO, REFERENTES AO CONTRATO DE ESPECIFICAÇÕES, VOLUME CBUQ.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA ESTRADA DO ALTO FOGÃO, NA LOCALIDADE DE FAZENDINHA, PRÓXIMO AO BAR DINIZ.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE RESTAURANTE ECONÔMICO DE R$ 1,00 POR PESSOA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA ESTRADA DE BATEIAS - PR-510, ATUAL RUA ANTONIO BASSO, ENTRE O POSTO BASSO ATÉ O TREVO COM A ESTRADA DO CERNE PR-90. ACOMPANHADO DE ABAIXO-ASSINADO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>LUCIR MARCHIORI, SANDRA MARCON</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/963/963_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA JOÃO BATISTA VALLÕES, ESQUINA COM A RUA SANTOS DUMONT.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO AFUNDAMENTO DA CALÇADA NA RUA JOAQUIM RIBAS DE ANDRADE, ESQUINA COM A RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO SANCIONE LEI QUE PROIBA O FUMO EM RECINTOS FECHADOS DA CIDADE.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>FOTOCÓPIAS DO PROJETO DE PAVIMENTAÇÃO ASFÁLTICA REALIZADA PELA EMPRESA REOMAR CONSTRUÇÃO CIVIL E EMPREENDIMENTOS NA VILA DONA FINA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>CÓPIA DAS FITAS DAS SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS QUE SERÃO REALIZADAS DURANTE O PERÍODO DE 08-09-09 ATÉ A ÚLTIMA SESSÃO DE 2009.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO ENTRE AS RUAS ALFREDO CASTRO LOCALIZADA NA NOVA TRENTO I COM A RUA BERNARDINO BASSANI LOCALIZADA NO MORADIAS BOM JESUS.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIPLOMA EM HOMENAGEM AO 1º. SARGENTO DE INFANTARIA DO EXÉRCITO BRASILEIRO, SR. NILSON DOS SANTOS.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO SOBRE OS PARALELEPÍPEDOS NOS PONTOS DE MAIOR RISCO DE ACIDENTES NA RUA ALCEBÍADES AFONSO GUIMARÃES E ESTUDOS PARA REVITALIZAÇÃO E ALARGAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA A SRA. MÁRCIA TOTENE, PRESIDENTE DO SINDICATO DOS MAGISTÉRIOS DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO E ILUMINAÇÃO PÚBLICA NA RUA MARIA APARECIDA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA ESTRADA DO RETIRO SÍTIO DO MATO.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO JUNTO À RODONORTE PARA QUE SEJA ALARGADA EM DOIS METROS A MARGINAL AYRTON SENNA COM INÍCIO NA RUA EMA TANNER DE ANDRADE ATÉ O RETORNO PARA O CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA CONTINUAÇÃO DA RUA MONSENHOR ALOISIO DOMANSKI ATÉ O SEU FINAL.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O 1ºSARGENTO DE INFANTARIA DO EXÉRCITO BRASILEIRO, SR. NILSON DOS SANTOS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NAS RUAS DO BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA JOSÉ LUNARDON, NO LOTEAMENTO FERRARI.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ABASTECIMENTO COMUNITÁRIO PARA OS AGRICULTORES DA REGIÃO DO MONTE CLARO, BAIRRO FAZENDINHA.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO NATAL LUZ NO DISTRITO DE BATEIAS, SANTA CRUZ, TRÊS CÓRREGOS E SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO E AJARDINAMENTO AO LADO DO VIADUTO DA RONDINHA NO LOCAL ONDE CONSTAM OS DIZERES QUE IDENTIFICAM A CIDADE DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DO MONUMENTO DO III MILÊNIO NA RONDINHA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER PÚBLICO MUNICIPAL PARA QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO, PARA QUE EFETUE REPAROS NA RODOVIA PR 423 QUE LIGA O ITAQUI , NESTA CIDADE.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVÊNIO COM A PREFEITURA MUNICIPAL DE CURITIBA EM CONJUNTO COM O PODER EXECUTIVO CAMPOLARGUENSE PARA A IMPLANTAÇÃO DO ARMAZÉM DA FAMÍLIA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÉDICO VETERINÁRIO PARA A COLETA DE SANGUE DE ANIMAIS DO MUNICÍPIO DE CAMPO LARGO, PARA O PROCESSAMENTO DE EXAMES LABORATORIAIS PARA A IDENTIFICAÇÃO DE ANEMIAS E OUTRAS DOENÇAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA NAS LOMBADAS DA RUA JOÃO BATISTA VALÕES,CENTRO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE OFÍCIO AOS CORREIOS PARA QUE SEJA FEITA ENTREGA DE CORRESPONDÊNCIAS NAS RESIDÊNCIAS LOCALIZADAS NA RUA DAS HORTÊNCIAS, NA COLÔNIA RIVIER, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA JOÃO GIONEDIS NA LOCALIDADE DE BOM JESUS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE FUNCIONÁRIOS CONTRATADOS PELA ADESOBRAS QUE PRESTAM SERVIÇO PARA O MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BUEIRO PARA MELHOR ESCOAMENTO DO CÓRREGO QUE CRUZA A RUA JOÃO GIONEDIS, NO BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA ALDEIA FRANCISCANA, BEM COMO PASSEIO PARA PEDESTRES E COLOCAÇÃO DE PLACAS DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA DA CAMPINA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA ELETRÔNICA NA AVENIDA DOS EXPEDICIONÁRIOS, ESQUINA COM A RUA FRITZ ERWIN SCHMIDT.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>LUCIR MARCHIORI, DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA DO JACUÍ.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAL DEFINITIVO E COBERTO PARA A FEIRA DO AGRICULTOR.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE ALUNOS QUE ESTÃO CURSANDO FACULDADE QUE RESIDEM NOS DISTRITOS DE SÃO SILVESTRE E TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>CAIXA ELETRÔNICO DO BANCO DO BRASIL PARA O NOVO PRÉDIO DA CÂMARA MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTEGRAÇÃO DOS ÔNIBUS ENTRE A CIDADE DE CURITIBA E TODOS OS BAIRROS DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DE TODOS OS EXTRATOS CONTRATUAIS REFERENTES AOS IMÓVEIS LOCADOS POR ESTE MUNICÍPIO DESDE JANEIRO DE 2009 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS RUAS XV DE NOVEMBRO, XAVIER DA SILVA E ROCHA POMBO, REFERENTES A METRAGEM QUADRADA, QUANTIDADE DE CBUQ E ESPESSURA CONTRATADA E PAGA.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAPROPRIAR ÁREA NAS PROXIMIDADES DO COLÉGIO BOM JESUS DA ALDEIA, PARA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO, INICIO BR 277, SITO RUA JOÃO BERTOJA CIRCUNDANDO A RUA BATISTA SABIM, NO LOTEAMENTO ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA DOMINGOS PUPPI, PRÓXIMO À ESCOLA MUNICIPAL LUIZ JULIO, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ILUMINAÇÃO PÚBLICA NA RUA AFONSO ROBERBACK.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E ILUMINAÇÃO NO CAMPO JOÃO GASPARETO ZAVATTI, TAMBÉM CONHECIDO COMO ABI,  NO JARDIM BELA VISTA,BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO COM COBERTURA ASFÁLTICA  E ARBORIZAÇÃO NA RUA ROMUALDO PORTUGAL, EM TODA A SUA EXTENSÃO, COMPREENDENDO O TRECHO ENTRE A BR 277 E A RUA ROCHA POMBO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO COM CONTRUÇÃO DE ACOSTAMENTO, NA RUA JOÃO STUKAS, BAIRRO BOTIATUVA, DESDE O SEU INÍCIO ATÉ A PR 423.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO COM COBERTURA ASFÁLTICA, ARBORIZAÇÃO, PASSEIO E CICLOVIA, NA AVENIDA BOM JESUS, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇAS E MELHORIAS PARA O PROCON.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ELEVADORES PARA CADEIRANTES NAS ESTAÇÕES TUBO DO LIGEIRINHO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NA RUA MATO GROSSO, NAS PROXIMIDADES DA PONTE DO PASSAÚNA, ALERTANDO OS MOTORISTAS SOBRE A PONTE, E COLOCAÇÃO DE DEFENSAS (GUARDRAIL), NAS LATERAIS DA PONTE.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COM COBERTURA NA RUA CABRAL, Nº. 40, BAIRRO SÃO VICENTE.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARBORIZAÇÃO NA ÁREA DE PRESERVAÇÃO EXISTENTE NA LATERAL DA RUA BERNARDO GUERCHEVSKI, NO JARDIM DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>PSICOLÓGO(A) PARA O POSTO DE SAÚDE DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTÃO ODONTOLÓGICO NO CENTRO MÉDICO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PONTO DE ÔNIBUS NA AVENIDA BOM JESUS, AO LADO DA CAPELA MORTUÁRIA SANTO ÂNGELO, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PONTO DE ÔNIBUS NA RUA OLAVO BILAC, JARDIM BUSMAYER, PRÓXIMO AO Nº. 856.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REPARAÇÃO DAS INSTALAÇÕES DA VILA OLÍMPICA ANTONIO LACERDA BRAGA.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATRULHAMENTO DA POLÍCIA MILITAR EM TODA A REGIÃO DE SANTA CRUZ, DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA JOIL ANTONIO BASSO, DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAIXA ELETRÔNICO DA CAIXA ECONÔMICA FEDERAL NO NOVO PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>READEQUAÇÃO DO CRUZAMENTO ENTRE A ADEMAR DE BARROS E A RODOVIA BR 277 COM ELIMINAÇÃO DA ROTATÓRIA E OTIMIZAÇÃO DO USO DO SEMÁFORO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO,  A RESPEITO DOS VALORES PAGOS A TÍTULO DE ISSQN, DESDE JANEIRO ATÉ OUTUBRO DE 2009, PELA EMPRESA GERENCIADORA DO ESTAR - CAIUÁ.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSARELA NA RODOVIA BR 277, KM 112, NA RONDINHA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOLDO NA ENTRADA DO CMEI MENINO DEUS, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO EM TODAS AS RUAS DO CONJUNTO HABITACIONAL ÁGUAS CLARAS, COM CAMADA ASFÁLTICA, PASSEIOS E ARBORIZAÇÃO.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA E MELHOR SINALIZAÇÃO NA RUA TENENTE VAZ DA SILVA MIRANDA, ESQUINA COM A ESTRADA DA COLÔNIA CRISTINA, NO CONJUNTO HABITACIONAL JOAQUIM CELESTINO FERREIRA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O PODER EXECUTIVO JUNTAMENTE COM O MINISTÉRIO PÚBLICO ENTRE COM PEDIDO JUNTO À RODONORTE PARA QUE ABRA TODOS OS ACESSOS DE NOSSAS VIAS PÚBLICAS QUE CORTAM A BR 277, FECHADAS PELA MESMA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>CICLOVIA  E CALÇAMENTO COMPARTILHADO NA RUA MATO GROSSO, DISTRITO DE FERRARIA, COM INÍCIO NA SANTA ÂNGELA E TÉRMINO NO PASSAÚNA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA COBERTURA DO POSTO DE SAÚDE DO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ASFALTO DA AVENIDA DOS EXPEDICIONÁRIOS, COM CÓPIA DO CONTRATO, INFORMAÇÕES REFERENTES A TEMPO DE GARANTIA, CUSTO E EMPRESA QUE REALIZOU A OBRA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA JOSÉ DE PAIVA VIDAL ATÉ AS MORADIAS BOM JESUS.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA ESTRADA PRINCIPAL DE SANTA CRUZ, EM FRENTE AO BAR E MERCEARIA DO OSLOIR.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÕES E MELHORIAS NO TELHADO DA CAPELA MORTUÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRIGO PARA PONTO DE ÔNIBUS NO ÚLTIMO E PENÚLTIMO PONTO DA LINHA ITAQUI DE CIMA (VILA NOVA).</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DUPLOS DE VELOCIDADE NAS RUAS COLÔNIA CRISTINA, ESQUINA COM LOURIVAL PORTELA DE BRITO, NOS DOSI SENTIDOS E TAMBÉM NA LOURIVAL PORTELA DE BRITO, ONDE FINDA NA RUA COLÔNIA CRISTINA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PABI DENTRO DO CIRETRAN QUE FICA AO LADO DA DELEGACIA, NA RUA JOANIM STROPARO.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE ILHA PARA PEDESTRES NA SAÍDA DA PASSARELA QUE LIGA OS BAIRROS BOM JESUS E RIVABEM.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO-SECRETARIA DE MEIO AMBIENTE, A RESPEITO DO PROJETO DE LEI Nº 64/09.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS NA RUA MARIANO TORRES, Nº300, BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BRITADOR EM PARCERIA COM A EMPRESA ITAMBÉ.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA COLETA DE LIXO DA TAQUARINHA ATÉ MAIS OU MENOS 2 KM, NA ESTRADA DE SANTA CRUZ, DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO À COCEL PRA QUE SE COLOQUE MENSAGEM NAS FATURAS DE ENERGIA ELÉTRICA, SOLICITANDO AOS CONSUMIDORES QUE COMUNIQUEM A EMPRESA QUANDO ALGUM PONTO DE ILUMINAÇÃO PÚBLICA APRESENTAR DEFEITO E PERMANECER ACESO DURANTE O DIA.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NA COBERTURA DO GINÁSIO, CONSTRUÇÃO DE NOVA QUADRA, COLOCAÇÃO DE TABELAS DE BASQUETE E INSTALAÇÃO DE REDE PARA VÔLEI NO COLÉGIO MUNICIPAL ALBINA GRIGOLETTI VINHESKI.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS SANTOS DUMONT E JOSÉ BONIFÁCIO, VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NAS RUAS GENEROSO MARQUES E JOSÉ SOARES PINTO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LIXÃO EXISTENTE ENTRE AS RUAS DIOGO ANDRADE DE BELO E PADRE ALBERTO ROGACHESKI NO CONJUNTO HABITACIONAL JOAQUIM CELESTINO FERREIRA (POPULARES NOVAS).</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA QUE DÁ CONTINUIDADE COM A RUA JOSÉ BONIFÁCIO, ESQUINA COM FELISBINO ANTONIO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NAS RUAS QUE DÃO ACESSO ÀS ESCOLAS: COLÉGIO SÃO MARCOS, CARLOS DRUMOND DE ANDRADE,  CLOTÁRIO PORTUGAL, MACEDO SOARES E OTALÍPIO PEREIRA DE ANDRADE.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COBERTO NO LOTEAMENTO MONSENHOR FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COBERTO NO LOTEAMENTO IARA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE CONGRATULAÇÕES À EMPRESA INGRA PELOS SEUS 50 ANOS DE FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA LUIZ FEDALTO, LOTEAMENTO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Affonso Portugal Guimarães</t>
   </si>
   <si>
     <t>REMISSÃO DE CRÉDITO TRIBUTÁRIO RELATIVO A CONTRIBUIÇÃO DE MELHORIA DE CONTRIBUINTES QUE COMPROVADAMENTE NÃO POSSUAM CONDIÇÕES ECONÔMICAS.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CONSTRUÇÃO DE MURO DE CONTENÇÃO DE PEDRAS E TELA NO RIO PEDREIRA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DAS CERÂMICAS, CONSERTO DOS VAZAMENTOS, PINTURA DA QUADRA DE ESPORTES DO COLÉGIO AUGUSTO PIRES DE PAULA, NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DO PARQUE INFANTIL NO COLÉGIO AUGUSTO PIRES DE PAULA.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINCRONIZAÇÃO DOS SEMÁFOROS DAS RUAS CENTENÁRIO E XAVIER DA SILVA, CENTRO.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, Sergio Schimidt</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM NOVO CEMITÉRIO PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS PORTAIS DE IDENTIFICAÇÃO DO MUNCÍPIO NAS DUAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DO LOCAL QUE ERA UTILIZADO PELA TELEPAR PARA USO DO CMEI ANTONIO GABARDO JUNIOR.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SE ERGA O MURO DO CMEI ANTONIO GABARDO JUNIOR.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA COM TEMAS DE DESENHOS NAS PAREDES DO REFEITÓRIO DAS CRIANÇAS DO CMEI ANTONIO GABARDO JUNIOR.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS PEDRO RIVABEM, JOÃO CECATTO E CORINA RIVABEM, NO LOTEAMENTO INDUSTRIAL RIVABEM.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DAS ESTAÇÕES TUBO DO MUNICÍPIO, IMPLANTANDO SETOR DE DESEMBARQUE E EMBARQUE.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR UM BICICLETÁRIO COBERTO AO LADO DO NOVO TERMINAL URBANO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NAS RUAS DO LOTEAMENTO JARDIM CRISTO REI.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NAS RUAS DA VILA TORRES I E II DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ÁREA DE LAZER NA RUA ARAPONGAS, ENTRE A RUA JOÃO MOREIRA E ARAPONGAS NO DISTRITO DA FERRARIA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOÇÃO DO LIXO ACUMULADO E ROÇADA NA MARGEM DA RUA ANGELO ZANETTI, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS SARJETAS E AS BOCAS DE LOBO EM TODAS AS RUAS DOS BAIRROS OURO VERDE I, OURO VERDE II E OURO PRETO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CAPELA MORTUÁRIA DO CEMITÉRIO SANTO ÂNGELO, BEM COMO TROCA DOS MÓVEIS.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NAS ESTRADAS DO RETIRO ATÉ O VARGEDO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOLDO DA ESCOLA ATÉ A PORTARIA DO CMEI ANTONIO GABARDO JUNIOR, POPULAR NOVA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA COLOCADO SAIBRO, PATROLADO E PASSADO O ROLO NA RUA JOÃO PEDRO RAMOS, NO BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO TERRENO DA ESCOLA CARLOS DRUMMOND DE ANDRADE E ESTUDOS PARA POSSÍVEL CAPTAÇÃO E REAPROVEITAMENTO DA ÁGUA DA FONTE QUE EXISTE NO LOCAL.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA EUCLIDES DE ANDRADE NO BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO ELABORE E SANCIONE A LEI QUE DISPONHA SOBRE A PRESERVAÇÃO DO PATRIMÔNIO HISTÓRICO - ARTÍSTICO E NATURAL DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA-BURACOS NA RUA 6 DO BAIRRO SÃO JOÃO II.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>TELEFONE PÚBLICO NA LOCALIDADE DE GRAMADO GRANDE NA ESTRADA DO SINDICATO, EM FRENTE A CASA COMERCIAL MPS GACIETTI, NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE PARA O BAIRRO BOM JESUS, PRÓXIMO A CARLOS DRUMOND DE ANDRADE.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, CELSINHO AÇOUGUEIRO., Sergio Schimidt</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRECHE NO BAIRRO ITAQUI, PRÓXIMO A ESCOLA HANS ERNEST SCHMIDT.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO DA RUA ABÍLIO MONTEIRO, NO BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA VIA E DIMINUIÇÃO DO PASSEIO NA RUA QUINTINO BOCAIÚVA NO TRECHO ENTRE AS RUAS ENGENHEIRO TOURINHO E JOANIN STROPARO.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>Jorge Julio</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO DA QUADRA POLIESPORTIVA DAS ESCOLAS PROFESSOR ALOÍSIO E NICOLAU MORAIS DE CASTRO, DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E ROÇADA NA ESTRADA VICENTE NALEPA.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA IVAIPORÃ NA VILA POMPÉIA.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA AVENIDA VER. ARLINDO CHEMIN, EM FRENTE AO NÚMERO 574.</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. GUSTAVO PAMPLONA, REPRESENTANDO A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR.BENEDITO FACINI - SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>897</t>
   </si>
@@ -7818,67 +7818,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/651/projeto_de_decreto_1-09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/663/pd_02-09.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/651/projeto_de_decreto_1-09.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/sapl/public/materialegislativa/2009/663/pd_02-09.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1029/1029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/2825/2825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2009/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H721"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>