--- v0 (2026-01-21)
+++ v1 (2026-05-01)
@@ -54,1008 +54,1008 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATA-E</t>
   </si>
   <si>
     <t>ATA SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
     <t>LUIZ  ROSSATTO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5086/5086_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5086/5086_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO EXTRAORDINÁRIA - 11/04/2014</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5774/5774_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5774/5774_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO EXTRAORDINÁRIA - 15/10/2014.</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5775/5775_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5775/5775_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA - 17/10/2014</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5915/5915_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5915/5915_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO EXTRAORDINÁRIA - 05/12/2014.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5916/5916_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5916/5916_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO EXTRAORDINÁRIA - 08/12/2014</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>ATA-O</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA - 03/02/2014.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª SESSÃO ORDINÁRIA - 10/02/2014.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO ORDINÁRIA - 17/02/2014</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA - 24/02/2014.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª SESSÃO ORDINÁRIA - 10/03/2014.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª SESSÃO ORDINÁRIA - 17/03/2014.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª SESSÃO ORDINÁRIA - 24/03/2014.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5023/5023_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5023/5023_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª SESSÃO ORDINÁRIA - 31/03/2014</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5069/5069_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5069/5069_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 9ª SESSÃO ORDINÁRIA - 07/04/2014.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t xml:space="preserve">CLÉA OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5100/5100_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5100/5100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA - 14/04/2014</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5122/5122_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5122/5122_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA - 22/04/2014.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5152/5152_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5152/5152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 12ª SESSÃO ORDINÁRIA - 28/04/2014.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5193/5193_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5193/5193_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 13ª SESSÃO ORDINÁRIA - 05/05/2014.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5217/5217_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5217/5217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO ORDINÁRIA - 12/05/2014.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5282/5282_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5282/5282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA - 19/05/2014.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5293/5293_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5293/5293_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª SESSÃO ORDINÁRIA - 26/05/2014.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5311/5311_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5311/5311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª SESSÃO ORDINÁRIA - 02/06/2014.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5340/5340_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5340/5340_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 18° SESSÃO ORDINÁRIA - 09/06/2014.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5372/5372_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5372/5372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO ORDINÁRIA - 16/06/2014.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 20ª SESSÃO ORDINÁRIA - 30/06/2014</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5436/5436_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5436/5436_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª SESSÃO ORDINÁRIA - 07/07/2014.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5496/5496_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5496/5496_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª SESSÃO ORDINÁRIA - 14/07/2014.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5510/5510_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5510/5510_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO ORDINÁRIA - 04/08/2014.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5539/5539_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5539/5539_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª SESSÃO ORDINÁRIA - 11/08/2014.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5569/5569_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5569/5569_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª SESSÃO ORDINÁRIA - 18/08/2014.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5596/5596_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5596/5596_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 26ª SESSÃO ORDINÁRIA - 25/08/2014.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5648/5648_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5648/5648_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 27ª SESSÃO ORDINÁRIA - 01/09/2014.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5661/5661_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5661/5661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 28ª SESSÃO ORDINÁRIA - 08/09/2014.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5715/5715_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5715/5715_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 29ª SESSÃO ORDINÁRIA - 15/09/2014.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5740/5740_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5740/5740_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª SESSÃO ORDINÁRIA - 22/09/2014.</t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5749/5749_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5749/5749_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 31ª SESSÃO ORDINÁRIA - 06/10/2014.</t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5762/5762_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5762/5762_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 32ª SESSÃO ORDINÁRIA - 13/10/2014</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5793/5793_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5793/5793_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 33ª SESSÃO ORDINÁRIA - 20/10/2014.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5809/5809_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5809/5809_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 34ª SESSÃO ORDINÁRIA - 29/10/2014.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5819/5819_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5819/5819_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 35ª SESSÃO ORDINÁRIA - 03/11/2014.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5844/5844_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5844/5844_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 36ª SESSÃO ORDINÁRIA - 10/11/2014 </t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5872/5872_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5872/5872_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 37ª SESSÃO ORDINÁRIA - 17/11/2014.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5884/5884_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5884/5884_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 38ª SESSÃO ORDINÁRIA - 24/11/2014.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5913/5913_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5913/5913_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 39ª SESSÃO ORDINÁRIA - 01/12/2014</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5929/5929_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5929/5929_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 40ª SESSÃO ORDINÁRIA - 08/12/14.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5930/5930_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5930/5930_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 41ª SESSÃO ORDINÁRIA - 15/12/2014</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Afonso Portugal Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5949/5949_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5949/5949_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 42ª SESSÃO ORDINÁRIA - 22/12/2014.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>EMESA</t>
   </si>
   <si>
     <t>ELEIÇÃO DA MESA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ELEIÇÃO MEMBROS DA MESA.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>ECOM</t>
   </si>
   <si>
     <t>ELEIÇÃO DE COMISSÕES</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4713/4713_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4713/4713_texto_integral.mp3</t>
   </si>
   <si>
     <t>ELEIÇÃO DE COMISSÕES PERMANENTES.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>DARCI ANDREASSA</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5683/5683_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5683/5683_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO. </t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5684/5684_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5684/5684_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>SUELI GUARNIERI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5685/5685_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5685/5685_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA Nº 01 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO. </t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5686/5686_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5686/5686_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA ADITIVA Nº 2 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO. </t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5687/5687_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5687/5687_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 3 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>JOÃO MARCOS</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5688/5688_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5688/5688_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA Nº 1 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO. </t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5689/5689_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5689/5689_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 2 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5690/5690_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5690/5690_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 3 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5691/5691_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5691/5691_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 4 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5692/5692_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5692/5692_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5693/5693_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5693/5693_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5694/5694_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5694/5694_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 02 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5695/5695_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5695/5695_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 03 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5696/5696_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5696/5696_texto_integral.pdf</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5697/5697_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5697/5697_texto_integral.pdf</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5698/5698_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5698/5698_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 04 AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
     <t>Unanimidade</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5721/5721_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5721/5721_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA DE TODOS OS VEREADORES AO PROJETO DE LEI Nº 40/14.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>EMLOA</t>
   </si>
   <si>
     <t>EMENDA  LOA</t>
   </si>
   <si>
     <t>JOÃO MARCOS, JUNIOR TORRES</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5885/5885_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5885/5885_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 68/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5886/5886_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5886/5886_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 68/14. </t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5887/5887_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5887/5887_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 68/14 DO EXECUTIVO. </t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5888/5888_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5888/5888_texto_integral.pdf</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5889/5889_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5889/5889_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 68/14.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5890/5890_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5890/5890_texto_integral.pdf</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5891/5891_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5891/5891_texto_integral.pdf</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5892/5892_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5892/5892_texto_integral.pdf</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5893/5893_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5893/5893_texto_integral.pdf</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5894/5894_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5894/5894_texto_integral.pdf</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5895/5895_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5895/5895_texto_integral.pdf</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5896/5896_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5896/5896_texto_integral.pdf</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5897/5897_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5897/5897_texto_integral.pdf</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5898/5898_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5898/5898_texto_integral.pdf</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5899/5899_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5899/5899_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 68/14</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>LUIZ  ROSSATTO, LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5900/5900_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5900/5900_texto_integral.pdf</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5901/5901_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5901/5901_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 68/14.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>LUIZ  ROSSATTO, DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5902/5902_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5902/5902_texto_integral.pdf</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5903/5903_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5903/5903_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 68/14</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>DIRCEU MOCELIN, LUIZ  ROSSATTO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5904/5904_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5904/5904_texto_integral.pdf</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5905/5905_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5905/5905_texto_integral.pdf</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5906/5906_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5906/5906_texto_integral.pdf</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5907/5907_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5907/5907_texto_integral.pdf</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5908/5908_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5908/5908_texto_integral.pdf</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5909/5909_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5909/5909_texto_integral.pdf</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>FERNANDA DO NELSÃO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5910/5910_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5910/5910_texto_integral.pdf</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5911/5911_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5911/5911_texto_integral.pdf</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>EXPLICAÇÕES PESSOAIS</t>
   </si>
   <si>
     <t>PRONUNCIAMENTOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>4858</t>
   </si>
@@ -1071,13038 +1071,13038 @@
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4678/4678_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4678/4678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "CRIA O PROGRAMA PASSEIO CULTURAL DESTINADO AOS ALUNOS DAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4688/4688_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4688/4688_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO CALÇADA LIMPA</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL A REMITIR E ANISTIAR CRÉDITOS TRIBUTÁRIOS, INSCRITOS EM DÍVIDA ATIVA, CONCEITUADOS COMO DE "DIMINUTA IMPORTÂNCIA", NOS TERMOS DOS ARTIGOS 172, INCISO III, E 180 DO CTN E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4777/4777_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4777/4777_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "INSTITUI A MULTA MORAL PARA O ESTACIONAMENTO IRREGULAR NAS VIAS URBANAS DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NAS ESCOLAS MUNICIPAIS DE CAMPO LARGO A CAMPANHA DE AÇÕES EDUCATIVAS PARA CONSCIENTIZAÇÃO ÀS CRIANÇAS SOBRE GUARDA RESPONSÁVEL DE ANIMAIS DOMÉSTICOS".</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A ARBORIZAÇÃO URBANA NO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO, NOS PARQUES DO MUNICÍPIO DE CAMPO LARGO, DE PELO MENOS UM BRINQUEDO DESTINADO PARA CRIANÇAS PORTADORAS DE DOENÇAS MENTAIS, OU DEFICIÊNCIA FÍSICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ATENDIMENTO DE LIMPEZA E CONSERVAÇÃO DE PARQUES, JARDINS, PRAÇAS E TERRENOS BALDIOS - PROGRAMA CIDADE LIMPA.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "INSTITUI NO CALENDÁRIO DO MUNICÍPIO O DIA MUNICIPAL DA SÍNDROME DE DOWN".</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSERVAÇÃO, MANUTENÇÃO E ADEQUAÇÃO DOS ESPAÇOS PÚBLICOS RESERVADOS PARA A PRÁTICA DE CAMINHADA E CORRIDA NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO "BANCO DE LEITE MATERNO", NO ÂMBITO MUNICIPAL DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>JUNIOR TORRES</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4986/4986_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4986/4986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE PROJETO DE LEI QUE DISPONHA ACERCA DA CRIAÇÃO DO PROGRAMA DE VACINAÇÃO DOMICILIAR DO IDOSO E DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5037/5037_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5037/5037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE SERVIÇOS DE BOMBEIRO DO MUNICÍPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5060/5060_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5060/5060_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A POSSIBILIDADE DO AGENDAMENTO TELEFÔNICO DE CONSULTAS MÉDICAS PARA PESSOAS IDOSAS E PARA PESSOAS COM DEFICIÊNCIAS PREVIAMENTE CADASTRADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE CAMPO LARGO</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>CLÉA OLIVEIRA , DIRCEU MOCELIN</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5497/5497_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5497/5497_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE INCENTIVO PARA O USO DE SISTEMA DE ENERGIA SOLAR NAS NOVAS EDIFICAÇÕES DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5097/5097_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5097/5097_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE FISIOTERAPIA DOMICILIAR PARA IDOSOS NO ÂMBITO DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5113/5113_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5113/5113_texto_integral.pdf</t>
   </si>
   <si>
     <t>"RESTRINGE A CIRCULAÇÃO DE CAMINHÕES EM VIAS DA CIDADE DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5125/5125_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5125/5125_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA ADOTE UMA PRAÇA NO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5183/5183_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5183/5183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO OBSERVATÓRIO MUNICIPAL DE ACOMPANHAMENTO DO ATENDIMENTO Á DEMANDA POR VAGAS EM INSTITUIÇÕES PÚBLICAS DE EDUCAÇÃO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>JOSLEY   ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5287/5287_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5287/5287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISCIPLINA O USO DE CAÇAMBAS ESTACIONÁRIAS NAS VIAS E LOGRADOUROS _x000D_
 PÚBLICOS PARA RECOLHIMENTO DE ENTULHOS PROVENIENTES DE OBRA PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5296/5296_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5296/5296_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS PREVENTIVAS E ORIENTADORAS DESTINADAS A INIBIR QUALQUER FORMA DE VIOLÊNCIA CONTRA PROFESSORES DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5348/5348_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5348/5348_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA DE BENEFÍCIO FINANCEIRO PARA PAGAMENTO DE ALUGUEL _x000D_
 EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>SUELI GUARNIERI, LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5406/5406_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5406/5406_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO SISTEMA CICLOVIÁRIO NO MUNICÍPIO"</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5425/5425_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5425/5425_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO ESPECIAL DE MODERNIZAÇÃO E REAPARELHAMENTO DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>CLÉA OLIVEIRA , FERNANDA DO NELSÃO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5427/5427_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5427/5427_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"TORNA OBRIGATÓRIA AS NOVAS EMPRESAS ESTABELECIDAS NO MUNICÍPIO DE CAMPO LARGO A MANTER CRECHE PARA OS FILHOS DE SEUS FUNCIONÁRIOS". </t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5602/5602_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5602/5602_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE INCENTIVO FISCAL A EMPRESAS E MUNÍCIPES QUE _x000D_
 PROMOVAM A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5555/5555_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5555/5555_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A REGULAMENTAÇÃO DA INSTALAÇÃO DE ACADEMIA DE GINÁSTICA AO AR LIVRE NO ÂMBITO MUNICIPAL DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5673/5673_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5673/5673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO "VIVEIRO MUNICIPAL DE PLANTAS MEDICINAIS" NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5763/5763_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5763/5763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA SELO SOCIAL NO MUNICÍPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5814/5814_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5814/5814_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE _x000D_
 CAMPO LARGO, O AUXÍLIO ALIMENTAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5791/5791_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5791/5791_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A OBRIGATORIEDADE DA REDUÇÃO DA JORNADA DE TRABALHO PARA 30 HORAS SEMANAIS DOS TITULARES DOS CARGOS DE FONOAUDIÓLOGOS DOS HOSPITAIS E CLÍNICAS PÚBLICAS"_x000D_
 </t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5794/5794_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5794/5794_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE ISENÇÃO DE IMPOSTOS, CONTRIBUIÇÕES E TAXAS MUNICIPAIS ÀS VÍTIMAS DE DESASTRE E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5802/5802_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5802/5802_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO "CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA" - COMSEP E O "FUNDO MUNICIPAL DE SEGURANÇA PÚBLICA" - FUMSEP, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5827/5827_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5827/5827_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA PATRULHA AGRÍCOLA NO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5831/5831_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5831/5831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO DE TREINAMENTO COM CÃES DA GUARDA MUNICIPAL DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5840/5840_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5840/5840_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "INSTITUI O SERVIÇO DE ACOLHIMENTO EM FAMÍLIA ACOLHEDORA DE CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4775/4775_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4775/4775_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRECIAÇÃO DA DECISÃO DO SR. PRESIDENTE REFERENTE AO PROCESSO N°93/14.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5699/5699_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5699/5699_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI Nº 40/14 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>PARECER COMISSÃO ESPECIAL</t>
   </si>
   <si>
     <t>CLÉA OLIVEIRA , JOSLEY   ANDRADE, SUELI GUARNIERI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL DA COMISSÃO ESPECIAL DE INQUÉRITO CONSTITUÍDA PELA ATO Nº24/2013(UPA)</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO A PROFESSORA ODILA PORTUGAL CASTAGNOLI A SRA. EULÁLIA CICARINO PEREIRA CHEMIM.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5472/5472_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5472/5472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O DIPLOMA DE HONRA AO MÉRITO "PROFESSORA ODILA PORTUGAL _x000D_
 CASTAGNOLI" AO SR. LUIZ GUSTAVO TORRES._x000D_
 </t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO "PROFESSORA ODILA PORTUGAL CASTAGNOLI" AO PROFESSOR LAÉRCIO MARCOS TOREZIN.</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5494/5494_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5494/5494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "CONCEDE O DIPLOMA DE HONRA AO MÉRITO PROFESSORA ODILA PORTUGAL CASTAGNOLI AO SENHOR TEODOLINO JOSÉ DE SOUZA - THÉO DE PETRUS".</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>MÁRCIO BERALDO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5604/5604_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5604/5604_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "CONCEDE O DIPLOMA DE HONRA AO MÉRITO PROFESSORA ODILA PORTUGAL CASTAGNOLI AO SENHOR DOUGLAS HENRIQUE MOREIRA DE SOUZA".</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5609/5609_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5609/5609_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO "PROFESSORA ODILA PORTUGAL CASTAGNOLI" AO SENHOR OSVALDO ANDRADE ZOTTO.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5641/5641_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5641/5641_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O DIPLOMA DE HONRA AO MÉRITO "PROFESSORA ODILA PORTUGAL CASTAGNOLI" À SENHORA LUIZA CHULIK.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5642/5642_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5642/5642_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE O DIPLOMA DE HONRA AO MÉRITO "PROFESSORA ODILA PORTUGAL CASTAGNOLI" AO SR. RENATO HUNDSDORFER._x000D_
 </t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>JUNIOR TORRES, CLÉA OLIVEIRA , DIRCEU MOCELIN, JOÃO MARCOS, JOSLEY   ANDRADE, LINDAMIR IVANOSKI, LUIZ  ROSSATTO, MÁRCIO BERALDO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5854/5854_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5854/5854_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE EMENDA À LEI ORGÂNICA COM O INTUITO DE PERMITIR A REELEIÇÃO DE QUALQUER MEMBRO DA MESA EXECUTIVA, PARA O MESMO CARGO, NA ELEIÇÃO IMEDIATAMENTE SUBSEQUENTE._x000D_
 </t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DO USO E OCUPAÇÃO DO SOLO, NA ZONA RURAL, INTEGRANTE DO ANEXO II DA LEI N° 1963/07, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO, A PROMOVER A TRANSFERÊNCIA DE TÍTULO DE CONCESSÃO DE TERRENO NO CEMITÉRIO MUNICIPAL DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO PÚBLICO DE PROVIMENTO EFETIVO DE SERVIÇOS GERAIS CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO DA LEI MUNICIPAL N° 2353/11, QUE INSTITUI O NOVO PLANO DE CARGOS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPO LARGO, E INCLUI PARÁGRAFO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014, MEDIANTE A INCLUSÃO DA AÇÃO ORÇAMENTÁRIA 1003 - EDIFICAÇÃO DE UNIDADES DE SAÚDE, BEM COMO PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO PÚBLICO DE PROVIMENTO EFETIVO DE "SERVIÇOS GERAIS", CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO TOTAL DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN À CCM MÁQUINAS E MOTORES LTDA"</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4883/4883_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4883/4883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014, MEDIANTE A INCLUSÃO DA AÇÃO ORÇAMENTÁRIA 1064 - EDIFICAÇÃO DO CREAS(CENTRO DE REF. ESPECIALIZADO DE ASSISTÊNCIA SOCIAL), BEM COMO PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014"</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014, MEDIANTE A INCLUSÃO DA AÇÃO ORÇAMENTÁRIA 1065 - IMPLANTAÇÃO DE SISTEMA DE DISTRIBUIÇÃO DE ÁGUA , BEM COMO PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A ARTIGOS E INCLUI PARÁGRAFOS NA LEI N° 1610/02, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "PROMOVE ALTERAÇÕES NA LEI MUNICIPAL N°2004, DE 04 DE JANEIRO DE 2008, MODIFICADA PELA LEI N°2504 DE 18 DE SETEMBRO DE 2013, QUE CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - FHIS E INSTITUI O CONSELHO GESTOR DO FHS"</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO DA LEI MUNICIPAL Nº2.109/2009 REDUZINDO O MANDATO DOS CONSELHEIROS TUTELARES EMPOSSADOS NO ANO DE 2013,EM ATENDIMENTO AOS INCISOS IV E V DO ARTIGO 2º DA RESOLUÇÃO Nº152/2012 DO CONANDA (CONSELHO NACIONAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE), BEM COMO AUMENTANDO A REMUNERAÇÃO DOS CONSELHEIROS TUTELARES E ALTERANDO A FORMA DE CORREÇÃO DE SEUS VENCIMENTOS.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O "NATAL LUZ", COMO EVENTO CULTURAL OFICIAL DO MUNICÍPIO DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4954/4954_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4954/4954_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2353/11, AUMENTANDO A REFERÊNCIA INICIAL DO CARGO PÚBLICO ANALISTA DE SISTEMAS.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5092/5092_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5092/5092_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CAMPO LARGO A EFETUAR DOAÇÃO DE LOTES DE TERRENOS URBANOS À COMPANHIA DE HABITAÇÃO DO PARANÁ - COHAPAR._x000D_
 </t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO Á DISPOSITIVO DA LEI N° 2028, DE 02 DE ABRIL DE 2008, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5003/5003_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5003/5003_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A  LEI Nº 2353, DE 22 DE DEZEMBRO DE 2011, AUMENTANDO A REFERÊNCIA INICIAL DOS CARGOS PÚBLICOS: MOTORISTA DE VEÍCULO PESADO, MECÂNICO E AUXILIAR DE OFICINA MECÂNICA.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5004/5004_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5004/5004_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL Nº 2353/2011 DE 22 DE DEZEMBRO DE 2.011, ONDE ESTÃO DEFINIDOS SEUS CARGOS PÚBLICOS, SUAS RESPECTIVAS REFERÊNCIAS DE VENCIMENTOS, NÚMEROS DE VAGAS E CARGA HORÁRIA SEMANAL DE TRABALHO E CRIA O REGIME INTEGRAL DE TRABALHO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5048/5048_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5048/5048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL N° 2347/11, REFERENTE A SUBSEÇÃO I, QUE DISPÕE SOBRE CONCESSÃO DE DIÁRIAS DE VIAGENS PARA SERVIDORES PÚBLICOS MUNICIPAIS, SECRETÁRIOS MUNICIPAIS, OU EQUIVALENTES, AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5091/5091_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5091/5091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1° DA LEI MUNICIPAL Nº 1856/2005 CUJA SÚMULA AUTORIZA A TRANSFERÊNCIA DE RECURSOS FINANCEIROS PARA A LIGA CAMPO-LARGUENSE DE FUTEBOL.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5126/5126_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5126/5126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REPACTUAR DÍVIDA COM O INSTITUO DE APOSENTADORIAS E PENSÕES DE CAMPO LARGO-FAPEN,CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5215/5215_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5215/5215_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 2353, DE 22 DE DEZEMBRO DE 2011, ALTERANDO A REFERÊNCIA INICIAL DO CARGO PÚBLICO ANALISTA DE SISTEMAS</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5158/5158_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5158/5158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL (CUSTO SUPLEMENTAR) PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL QUE O MUNICÍPIO TEM EM FACE DO RPPD DO MUNICÍPIO DE CAMPO LARGO"</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5159/5159_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5159/5159_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE REGULARIZAÇÃO DE EDIFICAÇÕES - PRE - NO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5182/5182_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5182/5182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO INSTITUTO DE APOSENTADORIAS E PENSÕES DE CAMPO LARGO FAPEN PARA O EXERCÍCIO DE 2014, BEM COMO PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5181/5181_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5181/5181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI A FESTA DE TRADIÇÕES CAMPO-LARGUENSES COMO EVENTO CULTURAL OFICIAL DO MUNICÍPIO DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5180/5180_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5180/5180_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SERVIÇOS DE TRANSPORTE DE PEQUENAS CARGAS, MEDIANTE A UTILIZAÇÃO DE MOTOCICLETAS, MOTONETAS OU TRICICLOS MOTORIZADOS, DENOMINADO MOTO-FRETE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5179/5179_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5179/5179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AO PREFEITO, AO VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS E DEMAIS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5213/5213_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5213/5213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DO CAPUT, DO ART. 33, DA LEI MUNICIPAL N° 2549, DE 05 DE JUNHO DE 2013, QUE TRATA DO VALOR DA CONTRAPARTIDA AOS PROFISSIONAIS QUE PRESTAM PLANTÃO MÉDICO</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5214/5214_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5214/5214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E A PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTARIAS 2014</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5270/5270_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5270/5270_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO _x000D_
 ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E A PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014._x000D_
 </t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5514/5514_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5514/5514_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR RUBRICA ORÇAMENTÁRIA PARA POSSIBILITAR REPASSES DE RECURSOS PARA O CIME - CENTRO DE INTEGRAÇÃO DO MENOR.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A IMPLANTAÇÃO DA ZONA CENTRAL DE TRÁFEGO - ZCT NO MUNICÍPIO DE _x000D_
 CAMPO LARGO, DELIMITA RESTRIÇÕES DE CIRCULAÇÃO DE VEÍCULOS AUTOMOTORES, DISCIPLINA CRITÉRIOS PARA OPERAÇÕES DE CARGA E DESCARGA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGA EM MAIS DOZE MESES O PRAZO DE EXCLUSÃO DO ISSQN DE QUE TRATA A LEI MUNICIPAL N° 2476/13, CONFORME ESPECIFICA._x000D_
 </t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5412/5412_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5412/5412_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PRORROGA EM MAIS 12 MESES O PRAZO DE EXCLUSÃO DO ISSQN DE QUE TRATA A LEI MUNICIPAL Nº 2456, DE 03 DE JUNHO DE 2013, INCIDENTE SOBRE AS RECEITAS AUFERIDAS PELOS PRESTADORES DE SERVIÇOS AO SISTEMA ÚNICO DE SAÚDE -SUS, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "AÇÕES PRIORITÁRIAS DA ADM. PBCA MUNICIPAL, METAS, RISCOS FISCAIS, DIRETRIZES GERAIS PARA ELABORAÇÃO DA PROPOSTA ORÇAMENTÁRIA, NORMAS DE EXECUÇÃO FINANCEIRA A SEREM EXECUTADAS PELO MUNICÍPIO DE CAMPO LARGO NO EXERCÍCIO DE 2015".</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5513/5513_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5513/5513_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5512/5512_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5512/5512_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO _x000D_
 FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E A PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014._x000D_
 </t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A EFETUAR ESCRITURA PÚBLICA DE TRANSAÇÃO E DAÇÃO EM _x000D_
 PAGAMENTO, COM O WILMAR ANTONIO JACOMASSO, CONFORME ESPECIFICA._x000D_
 </t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5538/5538_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5538/5538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E A PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014"</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E A PROMOVER ALTERAÇÕES NO _x000D_
 PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014"._x000D_
 </t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5580/5580_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5580/5580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "PROGRAMA DE VISITA PEDAGÓGICA CULTURAL". (INDICAÇÃO DE LEI Nº 1/14 VER.LINDAMIR)</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5581/5581_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5581/5581_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI DIRETRIZES PARA INCLUSÃO DA CAPACITAÇÃO EM NOÇÕES DE PRIMEIROS SOCORROS COMO ATIVIDADE PEDAGÓGICA DE COMPLEMENTAÇÃO CURRICULAR NA REDE ESCOLAR MUNICIPAL DE CAMPO LARGO". (INDICAÇÃO DE LEI Nº 101/2013 VER. MARCIO)</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5613/5613_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5613/5613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUE OS POSTOS DE COMBUSTÍVEIS ABASTEÇAM COMBUSTÍVEL NOS VEÍCULOS APÓS SER ACIONADA A TRAVA DE SEGURANÇA DA BOMBA DE ABASTECIMENTO E DÁ OUTRAS PROVIDÊNCIAS. (INDICAÇÃO DE LEI Nº 20/14 VER. FERNANDA)</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5614/5614_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5614/5614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI O "PROGRAMA ADOTE UMA PRAÇA", NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5615/5615_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5615/5615_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CORREÇÃO DE ACIDEZ, FERTILIDADE E CONSERVAÇÃO DE SOLO, O PROGRAMA DE SANIDADE ANIMAL E MELHORAMENTO GENÉTICO DE BOVINOS, O PROGRAMA DE PATRULHA RURAL MECANIZADA, E O PROGRAMA DE APOIO A MANUTENÇÃO DAS ESTRADAS VICINAIS, PARA ACESO A ÁREAS PRODUTIVAS, MANUTENÇÃO DE BUEIROS E ADEQUAÇÃO DE ÁREAS PARA IMPLANTAÇÃO DE ESTUFAS, GRANJAS E TANQUES PARA PISCICULTURA DE LAZER, ALIMENTÍCIAS, SERVIÇOS EM APOIO A AGRICULTURA FAMILIAR E DO EMPREENDEDOR DO TURISMO NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5621/5621_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5621/5621_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS 2014.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5713/5713_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5713/5713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DÁ NOVA REDAÇÃO AO ART. 1º DA LEI Nº 1987/07, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5714/5714_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5714/5714_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 2º DA LEI Nº 1960/07, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5712/5712_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5712/5712_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DÁ NOVA REDAÇÃO AO ART 2º DA LEI Nº 1608/02, CONFORME ESPECIFICA</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5620/5620_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5620/5620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O VALOR DA REMUNERAÇÃO DOS SERVIÇOS OCUPANTES DOS EMPREGOS PÚBLICOS DE _x000D_
 AGENTE COMUNITÁRIO DE SAÚDE E DE AGENTE DE CONTROLE DE ENDEMIAS, CONFORME ESPECIFICA,_x000D_
 </t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5654/5654_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5654/5654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DO MUNICÍPIO, O "DIA MUNICIPAL DA SÍNDROME DE DOWN" E DÁ OUTRAS PROVIDÊNCIAS.(INDICAÇÃO DE LEI Nº 9/14 VER. LINDAMIR).</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5655/5655_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5655/5655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMINHADA SOLIDÁRIA NO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.(INDICAÇÃO DE LEI Nº 52/13 VER. CLÉA).</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5656/5656_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5656/5656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NAS ESCOLAS MUNICIPAIS DE CAMPO LARGO A "CAMPANHA DE AÇÕES EDUCATIVAS PARA A CONSCIENTIZAÇÃO AS CRIANÇAS SOBRE GUARDA RESPONSÁVEL DE ANIMAIS DOMÉSTICOS" E DÁ OUTRAS PROVIDÊNCIAS. (INDICAÇÃO DE LEI Nº 5/14 VER. CLÉA)</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5716/5716_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5716/5716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A ARTIGO DA LEI N° 1610, DE 23 DE ABRIL DE 2002, ALTERADA PELA LEI 2.584 DE 28 FEVEREIRO DE 2014, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5718/5718_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5718/5718_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREVENÇÃO E PUNIÇÃO A ATOS DE PICHAÇÃO NOS BENS PÚBLICOS E DE TERCEIROS NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.(INDICAÇÃO DE LEI Nº 16/13 VER. LINDAMIR).</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5735/5735_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5735/5735_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DE ISSQN À AMBEV S/A E CRBS S/A".</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5770/5770_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5770/5770_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER ISENÇÃO DE TRIBUTOS, Á OESA COMÉRCIO E REPRESENTAÇÕES LTDA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5771/5771_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5771/5771_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 2°, DO ART. 2°, DA LEI MUNICIPAL N°. 2.481, DE 22 DE JULHO DE 2013, QUE TRATA DO SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO NAS VIAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5772/5772_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5772/5772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2028, DE 02 DE ABRIL DE 2008, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5798/5798_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5798/5798_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA  A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO FINANCEIRO DE 2015.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5833/5833_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5833/5833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL SUPLEMENTAR NO _x000D_
 ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5920/5920_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5920/5920_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TEM POR FINALIDADE INSTITUIR NORMAS PARA LICITAÇÃO E CONTRATAÇÃO DE PARCERIAS PÚBLICO PRIVADAS NO MUNICÍPIO DE CAMPO LARGO - PROGRAMA CL PARCERIAS, COM O INTUITO DE REGULAR A MATÉRIA NO ÂMBITO DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5880/5880_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5880/5880_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE AMORTIZAÇÃO DO DÉFICIT TÉCNICO ATUARIAL PARA OBTENÇÃO DO EQUILÍBRIO FINANCEIRO E ATUARIAL QUE O MUNICÍPIO TEM EM FACE DO RPPS DO MUNICÍPIO DE CAMPO LARGO-PR.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5881/5881_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5881/5881_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.609, DE 11 DE ABRIL DE 2002, QUE DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CAMPO LARGO, DENOMINADO INSTITUTO DE APOSENTADORIAS E PENSÕES - FAPEN, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5917/5917_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5917/5917_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE MEDIDAS PREVENTIVAS E ORIENTADORAS DESTINADAS A INIBIR QUALQUER FORMA DE VIOLÊNCIA CONTRA ESTUDANTES E PROFISSIONAIS DA EDUCAÇÃO, DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS. INDICAÇÃO DE LEI Nº 21/14.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5918/5918_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5918/5918_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2028/08, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5919/5919_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5919/5919_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL -BRDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5922/5922_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5922/5922_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA O PODER EXECUTIVO A ABRIR UM_x000D_
 CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FISCAL DO MUNICÍPIO DE CAMPO LARGO PARA O EXERCÍCIO DE 2014 E A PROMOVER ALTERAÇÕES NO PLANO PLURIANUAL 2014-2017 E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5932/5932_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5932/5932_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE CAMPO LARGO, O AUXÍLIO ALIMENTAÇÃO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4687/4687_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4687/4687_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DENOMINA A RUA JOSÉ ANTÔNIO VIDAL COELHO, NA PARALELA DAS RUAS JOANIN STROPARO COM A SUBESTAÇÃO DE ENOLOGIA NO BAIRRO VILA BANCÁRIA".</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4696/4696_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4696/4696_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADES DAS EMPRESAS POTENCIALMENTE POLUIDORAS DE CONTRATAREM RESPONSÁVEL TÉCNICO EM MEIO AMBIENTE NO ÂMBITO DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4704/4704_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4704/4704_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O ATENDIMENTO EMERGENCIAL EM EVENTOS DE GRANDE PORTE NA CIDADE DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4702/4702_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4702/4702_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PRIORIDADE NA TRAMITAÇÃO E JULGAMENTO DOS PROCEDIMENTOS ADMINISTRATIVOS DO MUNICÍPIO DE CAMPO LARGO EM QUE FIGURE COMO PARTE PESSOA COM IDADE IGUAL OU SUPERIOR A SESSENTA ANOS".</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4701/4701_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4701/4701_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA A RUA TOCANTINS".</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4725/4725_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4725/4725_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ART. 1°, §1° E AO ART.2° DA LEI MUNICIPAL Nº2.223/10 CUJA SÚMULA "INSTITUI NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE CAMPO LARGO A SEMANA MUNICIPAL DA CONSCIÊNCIA NEGRA".</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO AGENTE DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4744/4744_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4744/4744_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTABELECE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE INCENTIVO AO DESENVOLVIMENTO NA PRIMEIRA INFÂNCIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A PLATAFORMA VIRTUAL PARA ACOMPANHAMENTO DAS OBRAS DA PREFEITURA DO MUNICÍPIO DE CAMPO LARGO"</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO O DIA DO METALÚRGICO"</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESERVA DE PERCENTUAL DAS VAGAS DE EMPREGO EM OBRAS PÚBLICAS PARA REINSERÇÃO DE PESSOAS ATENDIDAS PELA POLÍTICA SOBRE DROGAS NO ÂMBITO MUNICIPAL DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA "ALUNO NOTA DEZ", QUE VISA PREMIAR OS MELHORES ALUNOS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4873/4873_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4873/4873_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DÁ DENOMINAÇÃO OFICIAL DE RUA CAMPOLIN ROSSA, NO BAIRRO FERRARIA".</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA DOS SILVAS, NO BOTIATUVA.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DISK SOS MEIO AMBIENTE NO ÂMBITO DE NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5825/5825_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5825/5825_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI Nº 1823/05 - CÓDIGO DE POSTURAS DO MUNICÍPIO DE _x000D_
 CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA BENEDITO RODRIGUES GOMES, JARDIM SÃO LUCAS, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A PROIBIÇÃO DO USO, NO MUNICÍPIO DE CAMPO LARGO, DE MATERIAIS OU ARTEFATOS QUE CONTENHAM QUAISQUER TIPOS DE AMIANTO OU ARBESTO, OU MESMO OUTROS MINERAIS QUE, ACIDENTALMENTE, TENHAM FIBRAS DE AMIANTO NA SUA COMPOSIÇÃO. SUBSTITUINDO A INDICAÇÃO 44/2013</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4981/4981_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4981/4981_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUE OS POSTOS DE COMBUSTÍVEIS ABASTEÇAM COMBUSTÍVEL NOS VEÍCULOS APÓS SER ACIONADA A TRAVA DE SEGURANÇA NA BOMBA DE ABASTECIMENTO.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4987/4987_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4987/4987_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE MELHORIAS NAS ENTRADAS  DAS PROPRIEDADES DOS AGRICULTORES DO MUNICÍPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5000/5000_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5000/5000_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO DO MUNICÍPIO DE CAMPO LARGO, O "DIA DO COMBATE A VIOLÊNCIA CONTRA O TAXISTA", E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5001/5001_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5001/5001_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA RECOMEÇAR A VIVER, DE APOIO AS PESSOAS PORTADORAS DE CÂNCER NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5010/5010_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5010/5010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA DECLARADA A OBRIGATORIEDADE DE PUBLICAÇÃO DA LISTA DE MUNÍCIPES INSCRITOS EM _x000D_
 PROGRAMAS MUNICIPAIS DE HABITAÇÃO POR PARTE DA PREFEITURA MUNICIPAL DE CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5026/5026_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5026/5026_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RESPONSABILIDADE DOS FIOS E DEMAIS OBJETOS EMPREGADOS NOS POSTES E VIAS PÚBLICAS PELAS CONCESSIONÁRIAS DE ENERGIA, EMPRESAS DE TELEFONIA E TV A CABO NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5046/5046_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5046/5046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCLUI NO ART. 12 DA LEI N° 2541/13, O INCISO V, CONFORME ESPECIFICA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5095/5095_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5095/5095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A DENOMINAÇÃO DA RUA GUILHERME FEDALTO.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5127/5127_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5127/5127_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"OBRIGA AS ORGANIZAÇÕES NÃO GOVERNAMENTAIS - ONGS, ASSOCIAÇÕES E COOPERATIVAS A DIVULGAREM SUAS AÇÕES E PRESTAÇÕES DE CONTAS, NA PÁGINA DA INTERNET, QUANDO RECEBEM, A QUALQUER TÍTULO, DINHEIRO, BENS E VALORES PÚBLICOS OU PELA QUAL O MUNICÍPIO DE CAMPO LARGO ASSUMA OBRIGAÇÕES DE NATUREZA PECUNIÁRIA" </t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5146/5146_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5146/5146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A REUTILIZAÇÃO DA ÁGUA NÃO POTÁVEL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5165/5165_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5165/5165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INSTITUI NO MUNICÍPIO DE CAMPO LARGO, O DIA 16 DE MAIO COMO O DIA DO GARI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5162/5162_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5162/5162_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ALTERA DISPOSITIVOS DA LEI N° 1022/93.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5249/5249_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5249/5249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA JOÃO NESTOR DE SOUZA, VILA TORRES I, FERRARIA, AINDA NÃO DENOMINADA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5250/5250_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5250/5250_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA COMO DE UTILIDADE PÚBLICA MUNICIPAL A "ASSOCIAÇÃO DE PAIS, MESTRES E FUNCIONÁRIOS DO CEMAE - CENTRO EDUCACIONAL MUNICIPAL DE ATENDIMENTO ESPECIALIZADO PROFESSORA LINDAMIR TEREZINHA FERREIRA RIBEIRO", CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5373/5373_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5373/5373_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O SELO ECOLÓGICO"</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5357/5357_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5357/5357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "ALTERA ARTIGOS E INCLUI PARÁGRAFOS NA LEI Nº 1.861/2005 - REGULAMENTA A COLETA DE MEDICAMENTOS COM PRAZO DE VALIDADE VENCIDOS NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5356/5356_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5356/5356_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE O DESEMBARQUE DE MULHERES USUÁRIAS DO SISTEMA DE TRANSPORTE COLETIVO E DÁ OUTRAS PROVIDÊNCIAS NO MUNICÍPIO DE CAMPO LARGO".</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A RUA CANTO SERENO.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5390/5390_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5390/5390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO, O PROJETO VIVEIRO ORGÂNICO NAS _x000D_
 ESCOLAS MUNICIPAIS "VOEM"._x000D_
 </t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5418/5418_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5418/5418_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A OBRIGATORIEDADE DA REALIZAÇÃO DA AUDIÊNCIA PÚBLICA PRÉVIA PARA A REALIZAÇÃO DE OBRAS COM IMPACTO URBANÍSTICO".</t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA OBRIGATÓRIA AO MUNICÍPIO DE CAMPO LARGO A COBRANÇA DOS DANOS CAUSADOS _x000D_
 AO PATRIMÔNIO PÚBLICO EM QUALQUER CIRCUNSTÂNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5435/5435_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5435/5435_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO E MANUTENÇÃO DE CERCAS ELETRIFICADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA A INSTALAÇÃO DE BRINQUEDOS INCLUSIVOS EM TODAS AS ÁREAS DESTINADAS A DIVERSÃO INFANTIL, LOCALIZADOS EM PARQUES E DEMAIS ESPAÇOS DE USO PÚBLICO NO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE EQUIPAMENTOS ESPORTIVOS E DE LAZER ADAPTADOS PARA ALUNOS COM NECESSIDADES ESPECIAIS NAS ESCOLAS MUNICIPAIS DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5534/5534_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5534/5534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA DISPOSIÇÃO DA LEI N º 2218/10.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5552/5552_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5552/5552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO DA RUA JOSÉ RIVABEM, VILA DE LOURDES</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5624/5624_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5624/5624_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA MARIA AMÉLIA FIALKOSKI, NO BAIRRO ÁGUAS CLARAS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5623/5623_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5623/5623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA SELO SOCIAL NO MUNICÍPIO DE CAMPO LARGO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>Mesa Executiva</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5640/5640_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5640/5640_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI Nº 2.256 DE DEZEMBRO DE 2010, QUE ESTABELECE A ESTRUTURA INSTITUCIONAL ORGANIZACIONAL, DISPÕE SOBRE O QUADRO DE PESSOAL E INSTITUI O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DA CÂMARA MUNICIPAL DE CAMPO LARGO, PARA INSERIR O PARÁGRAFO ÚNICO PARA O ART. 12 E MODIFICAR A REDAÇÃO DO ART. 35 E DO § 1º DO ARTIGO 37, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5682/5682_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5682/5682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EDUCAÇÃO AMBIENTAL NO ÂMBITO ESCOLAR DA REDE PÚBLICA DE ENSINO _x000D_
 DO MUNICÍPIO DE CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5703/5703_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5703/5703_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTEGRAÇÃO DOS SISTEMAS DE MONITORAMENTO DE VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5841/5841_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5841/5841_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A RETIRADA DO CABEAMENTO SEM UTILIZAÇÃO DE POSTES DO MUNICÍPIO E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5799/5799_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5799/5799_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A TODOS OS PROFISSIONAIS DA ÁREA DE EDUCAÇÃO E AOS GARIS DO MUNICÍPIO DE CAMPO LARGO O DIREITO A VACINA CONTRA GRIPE, DE FORMA GRATUITA.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5801/5801_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5801/5801_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> "DISPÕE SOBRE A PROIBIÇÃO DO USO DE ÁGUA TRATADA CANALIZADA NA VARRIÇÃO DE CALÇADAS _x000D_
 OU PASSEIOS PÚBLICOS COM MANGUEIRAS OU MÁQUINAS DE LAVAR "A JATO", NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO"._x000D_
 </t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6006/6006_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6006/6006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO LAR FELIZ, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA RUA DO MALTE, BAIRRO RONDINHA".</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5002/5002_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5002/5002_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES PÚBLICOS DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5112/5112_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5112/5112_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE O VALOR DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL, COM BASE NA AUTORIZAÇÃO E CRITÉRIO PREVISTO PELO ART. 3° DA LEI N° 2.390/2012.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5283/5283_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5283/5283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ESTABELECE PROCEDIMENTOS PARA A REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS ORIGINADAS NA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5914/5914_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5914/5914_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS A SEREM ADOTADOS NAS ELEIÇÕES DA MESA_x000D_
 EXECUTIVA DA CÂMARA MUNICIPAL DE CAMPO LARGO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>RD</t>
   </si>
   <si>
     <t>RECEBIMENTO DA DENÚNCIA</t>
   </si>
   <si>
     <t>JUNIOR TORRES, JOÃO MARCOS</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A FIM DE QUE A UNIDADE ADMINISTRATIVA QUE DETENHA COMPETÊNCIA INFORME SOBRE A EXISTÊNCIA DO PROJETO DE SISTEMA DE MONITORAMENTO ATRAVÉS DE CÂMERAS DO DEPARTAMENTO DE SEGURANÇA E VIABILIZE CÓPIA DO MESMO</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4679/4679_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4679/4679_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ATENDIMENTO DE COMUNIDADES DISTANTES DA SEDE DO MUNICÍPIO PARA REALIZAÇÃO DO RECADASTRAMENTO BIOMÉTRICO ESTABELECIDO PELA RESOLUÇÃO DO TRE- PR 656/2013.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4683/4683_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4683/4683_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE PREFERENCIAL NA RUA FRANCISCO COLTRO COM A ESTRADA DOS EXPEDICIONÁRIOS, ITAQUI.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4684/4684_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4684/4684_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE PREFERENCIAL NAS SEGUINTES RUAS: 1)RUA DOM RODRIGUES, ESQUINA COM A RUA LEONARDO PADILHA; 2)RUA DOM RODRIGUES, ESQUINA COM A RUA DAS MARGARIDAS; 3)RUA DOM RODRIGUES ESQUINA COM A RUA PEDRO MAGATÃO; RUA DOM RODRIGUES ESQUINA COM A RUA ELIAS ALVES FERREIRA; RUA ELIAS ALVES FERREIRA ESQUINA COM A RUA JOÃO CAMPOS.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4685/4685_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4685/4685_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE PREFERENCIAL NAS SEGUINTES RUAS: 1) RUA FRANCISCO ALVES FERREIRA, ESQUINA COM A RUA TEODORO AUGUSTYN; RUA RIO GRANDE DO NORTE, ESQUINA COMA A AVENIDA PORCELANA; AVENIDA PORCELANA ESQUINA COM A RUA RONDÔNIA; RUA FRITZ ERWIN SCHMIDT ESQUINA COMA A AVENIDA PORCELANA.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4686/4686_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4686/4686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE PREFERENCIAL NA RUA OSCAR FERREIRA ESQUINA COM A RUA ALCEBÍADES GUIMARÃES, BAIRRO ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4689/4689_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4689/4689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO NA ILUMINAÇÃO DA CANCHA DE ESPORTES DO CONJUNTO HABITACIONAL POPULARES NOVAS.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4690/4690_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4690/4690_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE CONVIVÊNCIA DO IDOSO NO BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4692/4692_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4692/4692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE A OCUPAÇÃO NAS DEPENDÊNCIAS DA ANTIGA ESCOLA DO TAQUARAL.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4693/4693_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4693/4693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A OCUPAÇÃO NAS DEPENDÊNCIAS DA ESCOLA ISOLADA DO VARGEDO.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4694/4694_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4694/4694_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA JOSÉ ROSSA, TIMBOTUVA/FERRARIA.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4695/4695_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4695/4695_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COMUNITÁRIA ENTRE AS RUAS AMBRÓSIO CRUZARA E NABOR BRITO DO PRADO, VILA TORRES/FERRARIA.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4697/4697_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4697/4697_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAIOR FISCALIZAÇÃO QUANTO AO PROJETO DE LEI Nº1893/2006 REFERENTE À INSTALAÇÃO DE RECIPIENTES COLETORES DE BATERIAS USADAS DE TELEFONES CELULARES E CÂMERAS.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE E COLOCAÇÃO DE BANCOS NA PRAÇA ROMANO ZANLORENZI, VILA SOLENE.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4698/4698_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4698/4698_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA NOSSA SENHORA DE MONTES CLAROS, FERRARIA.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4699/4699_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4699/4699_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES JUNTO A COCEL SOBRE A EXTENSÃO DO EIXO DAS ROÇADAS SOB A REDE DE DISTRIBUIÇÃO NO INTERIOR DO MUNICÍPIO, BEM COMO A FREQUÊNCIA DOS SERVIÇOS E A EMPRESA CONTRATADA.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4700/4700_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4700/4700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A ADMINISTRAÇÃO PÚBLICA DEIXE DE FAZER O LANÇAMENTO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU E A RESPECTIVA EMISSÃO DOS CARNÊS DE PAGAMENTO DOS TEMPLOS E IGREJAS DA CIDADE.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4703/4703_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4703/4703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDO DE VIABILIZAÇÃO TÉCNICA PARA FAZER DIAGNÓSTICO QUANTO ÀS EMPRESAS QUE FAZEM PROPAGANDAS COM CARROS DE SOM AUTOMOTIVO PARA PROIBIR TAL PRÁTICA.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMELÓDROMO MUNICIPAL.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4706/4706_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4706/4706_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORA NA ILUMINAÇÃO NO TRECHO DA TRINCHEIRA QUE LIGA O RIVABEM AO ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4707/4707_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4707/4707_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE NOVAS PLACAS DE IDENTIFICAÇÃO NA RUA IZIDIO CRUZARA,FERRARIA.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4708/4708_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4708/4708_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA DO TERRENO LOCALIZADO A RUA NABOR BRITO DO PRADO, ESQUINA COM A RUA EURICE MARTINS PINHEIRO, VILA TORRES, FERRARIA.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4709/4709_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4709/4709_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO NA RUA GALARDA, BAIRRO CERCADINHO.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4712/4712_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4712/4712_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NAS ESTRADAS DA COLÔNIA BALBINO CUNHA.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4719/4719_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4719/4719_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO, BEM COMO ROÇADA E LIMPEZA NA RUA JOANIN STROPARO.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4715/4715_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4715/4715_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO AOS SÁBADOS PARA REALIZAÇÃO DO RECADASTRAMENTO BIOMÉTRICO ESTABELECIDO PELA RESOLUÇÃO TRE-PR 656/2013.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4716/4716_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4716/4716_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE SAÍDA DA AVENIDA AYRTON SENNA DA SILVA PARA A BR-277, NO SENTIDO DA RUA RUI BARBOSA, BEM COMO ABERTURA DA ENTRADA DA BR-277 PARA A RUA RUI BARBOSA, OU OUTRO DISPOSITIVO EFICAZ PARA SOLUCIONAR OS PROBLEMAS DE ENGARRAFAMENTOS CAUSADOS NA SAÍDA DA RUA EMA TANER DE ANDRADE PARA A AVENIDA AYRTON SENNA DA SILVA E BR-277.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4717/4717_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4717/4717_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAÇÃO DE ACESSO ALTERNATIVO PARALELO NA RUA EMA TANER DE ANDRADE, APÓS A ROTATÓRIA SENTIDO CENTRO DA CIDADE, VISANDO A MELHOR CIRCULAÇÃO DE VEÍCULOS NO LOCAL.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4718/4718_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4718/4718_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SISTEMA DE PLANEJAMENTO PARA RECUPERAÇÃO E MANUTENÇÃO DAS ESTRADAS NÃO PAVIMENTADAS RURAIS E URBANAS DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4720/4720_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4720/4720_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE UM PONTO DE ÔNIBUS LOCALIZADO NA RUA BATISTA SABIM, ITAQUI  DE CIMA.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4721/4721_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4721/4721_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA NOS SENTIDOS DAS RUAS XV DE NOVEMBRO DESDE A RUA JOÃO BATISTA VALLÕES ATÉ A ROTATÓRIA DA AVENIDA ADEMAR DE BARROS, AVENIDA DOS EXPEDICIONÁRIOS/CENTENÁRIO, DESDE A ROTATÓRIA  DA AVENIDA ADEMAR DE BARROS NO SENTIDO BAIRRO/CENTRO.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4722/4722_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4722/4722_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO BUEIRO NA RUA BALDOÍNO VIDAL ESQUINA COM A RUA JOSÉ DOMINGUES PEREIRA E MANILHAMENTO NA RUA BALDUINO VIDAL,  DESDE A ESQUINA DA RUA JO&amp;#180;SE DOMINGUES PEREIRA ATÉ O FINAL DO TERRENO DO NOVO HOSPITAL NO BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4723/4723_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4723/4723_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA NA RUA REPÚBLICA ARGENTINA ATÉ SEU TÉRMINO NA RUA ANDRÉ SARNIK, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4724/4724_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4724/4724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA ESTRADA DOM RODRIGO, INÍCIO NA BR 277 ATÉ A CAPELA DO FELPUDO.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4726/4726_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4726/4726_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE LOTE NA RUA FRANCISCO ALVES MENDES, AO LADO DO N° 195, BEM COMO QUE SE NOTIFIQUE O PROPRIETÁRIO NOS MOLDES DO CÓDIGO DE POSTURA.</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DAS CALÇADAS DA RUA MARTA DERING SOBRINHO, EM FRENTE A ESCOLA SÃO PEDRO E SÃO PAULO, FERRARI.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4728/4728_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4728/4728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO JUNTO AOS CORREIOS PARA QUE SEJA LANÇADO SELO COMEMORATIVO A "CAMPO LARGO CAPITAL DA LOUÇA" APROVEITANDO A OPORTUNIDADE DA FEIRA DA LOUÇA EM SETEMBRO.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA APRESENTADO AO PLENÁRIO DESTA CASA DE LEIS O PLANO ANUAL DE AÇÃO DA SECRETARIA MUNICIPAL DE DESENVOLVIMENTO RURAL.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A TRANSFERÊNCIA DE LOCAL DE TRABALHO DE PROFISSIONAIS DE SAÚDE COMO MÉDICOS,  DENTISTAS, ENFERMEIROS, AUXILIARES DE ENFERMAGEM SEJA COMUNICADA À COMUNIDADE ATENDIDA COM UM PRAZO MÍNIMO DE ANTECEDÊNCIA DE 60 DIAS COM NOTIFICAÇÃO EM LOCAL VISÍVEL E DE FÁCIL ACESSO AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHA JUNTO A PROPRIETÁRIOS RURAIS PARA QUE SEJA REALIZADO MUTIRÕES PARA ROÇADAS NOS LIMITES DAS ESTRADAS.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NOS SEGUINTES ENDEREÇOS: AVENIDA DOS EXPEDICIONÁRIOS, EM FRENTE AO Nº3265 (MOINHO CAMPO LARGO); RUA EMÍLIO KLENTZ, EM FRENTE AO Nº45.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO PARA AS CONSTRUÇÕES IRREGULARES EM ÁREAS IMPRÓPRIAS ONDE AS CASAS ESTÃO SEM RECUO DA RUA E PRÓXIMAS AO MANANCIAL DO RIO VERDE , NA ESTRADA DO GALARDA, CERCADINHO.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA PRESIDENTE EURICO GASPAR DUTRA NA VILA MARIANO.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>PUBLICAR EM EDITAL NA ENTRADA DOS CEMEI&amp;#180;S A LISTA DE ESPERA DE CRIANÇAS PARA AQUELA UNIDADE.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA RELIZADA A TROCA OU REMANEJAMENTO DO PONTO DE ÔNIBUS LOCALIZADO NA RUA XV DE NOVEMBRO, EM FRENTE AO NÚMERO 3161 E AO LADO DO Nº3186, LEVANDO-SE O MESMO PARA O INÍCIO DA PRÓXIMA QUADRA</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJAM CONTRATADOS DE IMEDIATO "CANTONEIROS" PARA A PRESERVAÇÃO DAS ESTRADAS INTERIORANAS.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUANTO À RECUPERAÇÃO DAS VIAS PÚBLICAS DO MUNICÍPIO DANIFICADAS POR CONSTANTES SERVIÇOS DE REPAROS REALIZADOS PELA SANEPAR.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÃO SOBRE QUANDO INICIARÁ A REVITALIZAÇÃO DO CAMPO DE FUTEBOL CONHECIDO COMO ABI, SITUADO NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA OFICIADA A EMPRESA SANEPAR PEDINDO INFORMAÇÕES SOBRE OBRAS DE SANEAMENTO NO BAIRRO CERCADINHO COM AS SEGUINTES INFORMAÇÕES: QUAIS SÃO OS VALORES DE INVESTIMENTOS NO BAIRRO?QUAIS SÃO OS IMPACTOS DAS LIGAÇÕES DE ÁGUA EM ÁREA DE MANANCIAL?</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM APARELHO AUTOCLAVE PARA A UNIDADE DE SAÚDE CARATUVA/BAIRRO CARATUVA.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E COBERTURA DE PONTO DE ÔNIBUS LOCALIZADO À RUA NAIR BATISTA PACHECO COM AMBRÓSIO CRUZARA.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA PONTE NA RUA EXPEDICIONÁRIO INÁCIO BELINOVSKI, LOCALIZADA NA ENTRADA DA COLÔNIA FIGUEIREDO, DIVISA COM O CERCADINHO, E DA PONTE NA ENTRADA DA RUA MARIA LUIZA TORTATO ANDREASSA, NA COLÔNIA FIGUEIREDO.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA NA PRAÇA OTHMAR GERSTER SCOTONI, BAIRRO CAMBUÍ.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE PALMITAL DE SÃO SILVESTRE, PALMEIRINHA, LAGEADO GRANDE, BATISTA, ERVA, ÁGUA BRANCA E LAVRINHA NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE TRÊS CÓRREGOS, TRÊS CÓRREGOZINHOS, AÇUNGUI, CANTAGALO, BAIRRO DOS CORDEIROS, BAIRROS DOS FLORIANOS, RIBEIRÃO, BICA DE PEDRA E FLORESTAL NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE TAQUARA, TAQUARA DOS PIRES, MORRO GRANDE, SANTA CRUZ DO RASGADO, BAIRRO DOS VIEIRAS NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE IRVENADA DOS CASTROS, ERVAL DOS CASTROS, RIBEIRA E RIO DE DENTRO NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM APARELHO DE TESTE ERGOMÉTRICO.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE SANTA CRUZ, ALTO DA LAGOA, BAIRRO DOS GONÇALVES, PAU DA ABELHA, TAQUARINHA, ÁRVORE ALTA, SANTA CRUZ DOS MOREIRAS, SETE SALTOS DE CIMA, PALMITAL DOS PRETOS, GEADA, GEADINHA, CÓRREGO FUNDO, BARREIRO, JACUÍ, MIQUELA E ALTO DA SERRA NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA EM VOLTA DO POSTO DE SAÚDE DO BOTIATUVA.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO NO CRUZAMENTO DA AVENIDA DOS EXPEDICIONÁRIOS COM A RUA FRANCISCO COLTRO.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE FAZENDINHA, QUADRAS, MONTE CLARO, SALGADINHO, FIGUEIREDO, RONDINHA, COLÔNIA DOM PEDRO E REGIÃO AO REDOR.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE VERDE VELHO, OURO FINO, OURO FINO GRANDE, JAVACAEM, ENDOENÇA E REGIÃO CENTRAL NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE ITAQUI DE CIMA, TAQUARAL, CAMARINHAS, SÃO JOÃO DO POVINHO, ITAMBEZINHO, PRATA E CAMPINA DO VARGEDO.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE GRAMADINHO, GRAMADO GRANDE, CONCEIÇÃO DOS CHAGAS, SINDICATO E BAIRRO DOS VERGÍNIAS NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE SÃO PEDRO, SÃO PEDRO DA RIBEIRA, PINHEIRINHO, PAVÃO, PAVÃOZINHO, PAVÃO DOS SILVA E CAHIVA NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE LOTEAMENTO ROSSA, LOTEAMENTO LARA, LOCALIDADE AO REDOR DO BAR DAS PEDRAS, LOCALIDADES AO REDOR DA ESTRADA DA ONÇA, LOCALIDADES AO REDOR DA ESTRADA DO RETIRO NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS DAS LOCALIDADES DE TRÊS BARRAS, RETIRO, RETIRINHO, RETIRO GRANDE E BOA VISTA NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4774/4774_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4774/4774_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS VIAS PAVIMENTADAS COM PERFIOLAMENTO ASFÁLTICO DAS RUAS DOS LOTEAMENTOS SÃO VICENTE E VILA VERDE.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA ESCOLÁSTICA AGGIO BERTON, BAIRRO APARECIDA.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE VENTILADORES PARA O CMEI CURUMIN, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ROÇADA NA AV. MANOEL RIBAS, PRINCIPALMENTE NAS IMEDIAÇÕES DO RIO CAMBUÍ, OU SEJA, NO PAISAGISMO DA VIA.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA PESSOA PARA FAZER ENTREGA DE INTIMAÇÕES E EXPEDIENTE PARA A DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO E LIMPEZA DOS BUEIROS NA AVENIDA FRITZ E. SCHIMIDT EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL NA PONTE SOBRE O RIO ITAQUI NO FINAL DA AVENIDA FRITZ E. SCHIMIDT.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SE VIABILIZE A CRIAÇÃO DA "MULTA MORAL DE MEIO AMBIENTE" COM OS DIZERES "MUITO BONITO HEIN?VOCÊ ESTA SE APROVEITANDO DA INEFICIÊNCIA DA FISCALIZAÇÃO PARA ARREPIAR O DIREITO DE OUTROS CIDADÃOS".</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OFÍCIO À EMPRESA NOSSA SENHORA DA PIEDADE PARA QUE A LINHA DE ÔNIBUS QUE PERFAZ A LINHA DA VIA VENEZA, VILA PADRE ANCHIETA, FAÇA O HORÁRIO ÀS 10:00HS, 15:00HS E ÀS 23:00HS, DE SEGUNDA ÀS SEXTAS FEIRAS.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO EM TODA EXTENSÃO DA RUA BELÉM NO BAIRRO MELYANE.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NAS RUAS 2 E 3 NO BAIRRO MELYANE.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NO CAMPO DE FUTEBOL SUÍÇO DO BAIRRO RIVABEM INDUSTRIAL, COM A IMPLANTAÇÃO DE ALAMBRADO NAS LATERAIS E INSTALAÇÃO DE ACADEMIA AO AR LIVRE, COM APARELHOS NORMAIS E APARELHOS ESPECIAIS PARA PORTADORES DE NECESSIDADES ESPECIAIS E PARQUINHO PARA AS CRIANÇAS, AO LADO DO CAMPO, OU EM OUTRO LOCAL PÚBLICO PARA ATENDIMENTO DAS FAMÍLIAS RESIDENTES NA REGIÃO.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO PROCON QUANTO AO ESTUDO QUE ESTA SENDO REALIZADO PELO ÓRGÃO E EM QUE FASE SE ENCONTRA, COM CÓPIA DESTE ESTUDO PARA ESTA CASA DE LEIS, BEM COMO QUE O MESMO SEJA ENCAMINHADO AO MINISTÉRIO PÚBLICO DO ESTADO DO PARANÁ, PROMOTORIA DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ESCADARIAS COM CORRIMÃO NA RUA JOÃO DE BARRO COM A RUA ÁGUIA DO MAR.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TOLDO PARA O CMEI CURUMIM, NO BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO E REDUTOR DE VELOCIDADE NA TRAVESSA NOSSA SENHORA DO DESTERRO, JARDIM DAS PALMAS.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO "PARE - PREFERENCIAL" NA RUA CAETANO MUNHOZ DA ROCHA, NOS SEGUINTES LOCAIS: NA ENTRADA DO BAIRRO GUABIROBA, PRÓXIMO AO Nº RESIDENCIAL 1.740, AO LADO DO VIADUTO SENTIDO OURO VERDE AO GUABIROBA. NA ENTRADA DO BAIRRO OURO VERDE, PRÓXIMO AO Nº RESIDENCIAL 1.539, AO LADO DO VIADUTO SENTIDO GUABIROBA AO OURO VERDE.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO NA RUA DOMINGOS VAZ DA SILVA, DESDE O SEU INÍCIO NA AVENIDA AYRTON SENNA ATÉ SEU TÉRMINO NA RUA BALDOÍNO VIDAL, NO JARDIM BUSMAYER.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE APARELHO DE ECOGRAFIA PARA O CENTRO MÉDICO HOSPITALAR.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA COLOCADO UM PONTO DE ÔNIBUS COBERTO NA RUA GONÇALVES DIAS, PRÓXIMO AO NÚMERO 1.840, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAÇÃO DO PROPRIETÁRIO DA OBRA ABANDONADA NO MEIO DA QUADRA, NA RUA GONÇALVES DIAS, ENTRE A RUA MARECHAL DEODORO E RUA XAVIER DA SILVA, PARA QUE RECUE OS TAPUMES QUE DIFICULTAM A PASSAGEM DOS PEDESTRES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA SINALIZAÇÃO DO CRUZAMENTO DA RUA ROCHA POMBO, ESQUINA COM A RUA RODOLFO CASTAGNOLI.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA BARÃO DE TAUNAY, OURO VERDE.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA JOSÉ LUNARDON, FERRARI.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA JOSÉ DOMINGUES PEREIRA, OURO VERDE.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA RUA JOÃO MOREIRA SOBRINHO, BAIRRO DONA FINA.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA ENTRE AS RUAS FRANCISCO DE AZEVEDO MACEDO E CORRIDÃO DO SERVIDÃO/FAZENDINHA.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO "TAPA BURACO" NA RUA JOSÉ BRÍGIDO DOS SANTOS, COM INÍCIO NA RUA JOSÉ DOMINGUES PEREIRA ATÉ O SEU FINAL, BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE OS NOMES DOS ATUAIS CONSELHEIROS DA COCEL (COMPANHIA CAMPOLARGUENSE DE ENERGIA ELÉTRICA).</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>TREINAMENTO TÉCNICO À PROFISSIONAIS DA PREFEITURA MUNICIPAL DE CAMPO LARGO QUE DESENVOLVEM PROJETOS COM INTUITO DE AMEALHAR RECURSOS JUNTO AO GOVERNO ESTADUAL E FEDERAL.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA EM FRENTE AO CMEI MONTEIRO LOBATO, NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA JOSÉ LIÇA/TIMBOTUVA.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO JUNTO À RUA FRANCISCO MARTHAUS, JARDIM DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA EM FRENTE AO COLÉGIO ESTADUAL PROFESSORA EDITHE, NA ESTRADA DO MATO GROSSO, Nº9255, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A GUARDA MUNICIPAL FISCALIZE OS JOVENS QUE ANDAM DE SKATE NAS CALÇADAS E RUAS DO CENTRO DA CIDADE, ALERTANDO OS MESMOS DOS RISCOS DE ATROPELAMENTO E COM O TRÂNSITO.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SALATIEL G. FERREIRA, ESQUINA COM A RUA BENJAMIM FERREIRA, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEVOLUÇÃO DE IMEDIATO DE MOTONIVELADORA RETIRADA EM 12 DE FEVEREIRO DE 2014 NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS CANALETAS E RETIRADA DE LIXO E/OU TERRA ACUMULADA NA RUA JOÃO SOARES, BAIRRO CERCADINHO.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO NA RUA TEÓFILO PORTELA DE BRITO, BAIRRO CERCADINHO</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA VIA E LIMPEZA E/OU MELHORIAS NO PONTO DE ÔNIBUS DA AVENIDA NOSSA SENHORA APARECIDA, CERCADINHO.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTAMENTO NA RUA JOÃO DAMÁZIO, BAIRRO CERCADINHO.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA ORIGENES LESSA, DESDE A RUA CASEMIRO DE ABREU ATÉ SEU TÉRMINO, BAIRRO SÃO MARCOS.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A COMPANHIA DE ENERGIA ELÉTRICA (COCEL) FAÇA UM ESTUDO DE VIABILIDADE TÉCNICA PARA AS CONSTANTES QUEDAS DE ENERGIA QUE ESTÃO ACONTECENDO NO INTERIOR DO MUNICÍPIO, MAIS PRECISAMENTE NA ESCOLA E POSTO DE SAÚDE SÃO PEDRO.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO NO POSTO DE SAÚDE DE ÁGUAS CLARAS (PARTE EXTERNA DO POSTO)</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO NA ENTRADA DA RUA MANIFE JÚLIO E NA RUA SÃO SILVESTRE, EM FRENTE AO Nº445, BAIRRO SÃO LUIZ E COBERTURA ASFÁLTICA EM TODA EXTENSÃO DA RUA SÃO SILVESTRE, BAIRRO SÃO LUIZ.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PEDALINHOS NO PARQUE NEWTON PUPPI (PARQUE CAMBUÍ).</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DE ÁGUA BRANCA, PALMEIRINHA.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DE CONCEIÇÃO DOS GALDINOS.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE TERRA QUE SE ENCONTRA EM FRENTE AO COLÉGIO ESTADUAL AUGUSTO VANIN, BAIRRO RONDINHA.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DO SÍTIO DO MATO, BATEIAS.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ANDAMENTO DA DISSOLUÇÃO, LIQUIDAÇÃO E EXTINÇÃO DA COMPANHIA DE DESENVOLVIMENTO DE CAMPO LARGO - COMLAR</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DE PROCEDIMENTOS PARA O BOM ANDAMENTO DAS COMISSÕES PERMANENTES DESTA CÂMARA.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4846/4846_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4846/4846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PARQUE HISTÓRICO DO MATE.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DO PARQUE HISTÓRICO DO MATE AO PATRIMÔNIO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIGAÇÃO DAS RUAS ROCHA POMBO, CENTRO, COM A COMENDADOR MARIANO TORRES, BAIRRO OURO VERDE, APÓS A CONCLUSÃO DAS OBRAS DA TRANSPOSIÇÃO DA BR-277.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES DETALHADAS SOBRE OS GASTOS COM MANUTENÇÃO MECÂNICA E ELÉTRICA DE TODOS OS VEÍCULOS OFICIAIS UTILIZADOS POR TODAS AS SECRETARIAS DESTE MUNICÍPIO SENDO ESTE RELATÓRIO DISCRIMINADO POR OFICINA NOS ÚLTIMOS 12 MESES.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DO BATISTA, SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DE CONCEIÇÃO DOS FLORIANOS.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DE SÃO SILVESTRE ( PALMITAL).</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DE SÃO PEDRO, SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>POÇO ARTESIANO NA LOCALIDADE DO BOA VISTA DOS MOREIRA, TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS PLACAS DE NOMEAÇÃO DE RUAS QUE ENCONTRAM-SE APAGADAS, SEM VISIBILIDADE, NOS BAIRROS CENTRO, BATEIAS, ITAQUI, ITAQUI DE CIMA, SALGADINHO, COLÔNIA DOM PEDRO, COLÔNIA FIGUEIREDO, ITABOA, RIVABEM, OURO VERDE, RONDINHA, CERCADINHO, FERRARIA, BOM JESUS, CAMBUÍ, ÁGUAS CLARAS, NOSSA SENHORA APARECIDA, NOSSA SENHORA DO PILAR, BOTIATUVA E BALBINO CUNHA.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE LOTE URBANO E RETIRADA DE LIXO LOCALIZADO NA RUA Nº05, BAIRRO MORADIAS DO BOM JESUS E NOTIFIQUE O PROPRIETÁRIO NOS MOLDES DA LEI Nº1823/2005.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE LOTE URBANO E RETIRADA DE LIXO LOCALIZADO NA RUA ANTÔNIO VIDAL, Nº254, BAIRRO MORADIAS BOM JESUS E NOTIFIQUE O PROPRIETÁRIO NOS MOLDES DA LEI Nº1823/2005.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO ATIVA PERANTE A AFIXAÇÃO DE CARTAZES, PROGRAMAS, QUADROS, PAINÉIS, LUMINOSOS E CAVALETES INSTALADOS EM PRÉDIOS PÚBLICOS E/OU DOMÍNIO PÚBLICO, BEM COMO ÁRVORES, ORELHÕES E POSTES E NOTIFIQUE OS PROMOTORES DOS EVENTOS NOS MOLDES DA LEI Nº1823/2005.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA IMEDIATA DAS PLACAS DE IDENTIFICAÇÃO DA PRAÇA "JOÃO BIEDA", LOCALIZADA NA RUA VITÓRIO BUCH, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DA QUANTIDADE DE CAMINHÕES E DE MAQUINÁRIOS QUE ESTÃO EM FUNCIONAMENTO NA PREFEITURA NESTA GESTÃO.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>PSICÓLOGO PARA ATENDIMENTO E ORIENTAÇÃO JUNTO À GUARDA MUNICIPAL</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARCERIA DO PODER EXECUTIVO COM O MINISTÉRIO DA EDUCAÇÃO (MEC) PARA QUE SE REALIZE A ADESÃO AO PROGRAMA ATLETA NA ESCOLA PARA ATENDER OS ALUNOS ATLETAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NA RUA MATO GROSSO COM A AVENIDA BRASIL, JARDIM BOA VISTA/FERRARIA.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE O DEPARTAMENTO RESPONSÁVEL PELA ESTAÇÃO RODOVIÁRIA DO NOSSO MUNICÍPIO ARTICULE COM AS EMPRESAS DE TRANSPORTE RODOVIÁRIO PARA QUE REALIZEM AS PARADAS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS NA ESTAÇÃO RODOVIÁRIA DE CAMPO LARGO EM VEZ DE PARAR NA BR-277 EM FRENTE AO LANCHES JOSITA.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA BR-277, DA ENTRADA DA ESTRADA DOM RODRIGO, NO BAIRRO ITABOA, ATÉ O SEMÁFORO DA AVENIDA ADEMAR DE BARROS, BAIRRO RIVABEM</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRA COMUNITÁRIA NA ESTRADA DA COLÔNIA CRISTINA, PRÓXIMO AO Nº747, BAIRRO NOSSA SENHORA DO PILAR.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇAMENTO E/OU LIMPEZA E ALARGAMENTO DA AVENIDA BRASIL, PRÓXIMO AO Nº201, LOTEAMENTO IARA.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO "TAPA BURACOS" ENSAIBRAMENTO E ROÇADA NA RUA EUVIDIO JORGE NOGUEIRA, ESTRADA DA RATADA</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES JUNTO À SECRETARIA DE DESENVOLVIMENTO RURAL A DESPEITO DO NÃO CUMPRIMENTO DA LEI Nº2462/13.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI Nº2442/2013, VISANDO A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL - CMDRS</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA ARISTIDES DE BRITO PORTELA, NA ESQUINA COM A RUA MIGUEL JULHO,JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA DEFENSORIA PÚBLICA DA MULHER NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4879/4879_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4879/4879_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE BOCA DE LOBO NA RUA GENEROSO MARQUES, CENTRO, EM FRENTE AO Nº920</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>URBANIZAÇÃO COM MEIO FIO, ARBORIZAÇÃO, CALÇADAS, LOMBADAS, INDICAÇÃO DOS PRINCIPAIS ELEMENTOS URBANOS DA "AVENIDA BATEIAS" NO TRECHO COMPREENDIDO DA JUNÇÃO DA PR 510 E PR 090 APÓS O MERCAMP NA SEDE DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SALATIEL G. FERREIRA, ESQUINA COM A RUA MIGUEL JULIO, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO ALVES NA ESQUINA COM A RUA BENJAMIN FERREIRA, NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO ALVES, NA ESQUINA COM A RUA ÂNGELO ZANETTI, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SEBASTIÃO ALVES NA ESQUINA COM A MIGUEL JULIO, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA PEDRO CARLOS ANSOLIN, NA ESQUINA COM A RUA SEBASTIÃO ALVES, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4891/4891_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4891/4891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA SALATIEL G. FERREIRA, ESQUINA COM A RUA CARLOS ANSOLIN, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5051/5051_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5051/5051_texto_integral.pdf</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESCOLA RURAL MUNICIPAL ITAQUI DE CIMA, LOCALIZADA NA RUA JOÃO BERTOJA, Nº1.100, ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t xml:space="preserve">FERNANDA DO NELSÃO, CLÉA OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DAS INSTALAÇÕES DA RODOVIÁRIA MUNICIPAL PARA JUNTO OU NAS PROXIMIDADES DA BR 277, NA CIDADE DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE, APÓS A TRANSPOSIÇÃO DA BR-277, SEJA ALTERADO O SENTIDO DA RUA AYRTON SENNA DA SILVA TORNANDO-A MÃO ÚNICA, DESDE A RUA EMA TANER DE ANDRADE ATÉ A RUA ADEMAR DE BARROS.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA TRÊS LAGOS, BAIRRO SÃO LUIZ (TIMBOTUVA)</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA NOSSA SENHORA DO ROCIO NA VILA SÃO LUIZ (TIMBOTUVA).</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA SÃO LUIZ, VILA SÃO LUIZ, TIMBOTUVA.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE RECUO PARA ESTACIONAMENTO EXCLUSIVO PARA TRANSPORTE ESCOLAR E PARA OS VEÍCULOS DOS PAIS, BEM COMO A DEVIDA SINALIZAÇÃO EM FRENTE AO COLÉGIO SESI - SENAI, LOCALIZADO NA RUA PADRE NATAL PIGATTO.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE COLOCAÇÃO DE 04 PRANCHÕES NA PONTE LOCALIZADA NA ESTRADA QUE VAI ATÉ A LOCALIDADE CALAZAN, PRÓXIMO A LANCHONETE BUENO, BAIRRO SÃO PEDRO, DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4905/4905_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4905/4905_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO VALOR DAS TARIFAS COBRADAS PELOS SERVIÇOS DE TÁXIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (LOMBADA) NA RUA DOMINGOS CORDEIRO, EM FRENTE AO Nº1894, BAIRRO SÃO VICENTE.</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO PONTO DE ÔNIBUS LOCALIZADO NA RUA OTACÍLIO DE OLIVEIRA PACHECO, EM FRENTE AO Nº94, BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA JOSÉ TORRES, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO ATIVA NO COMÉRCIO COMO FARMÁCIAS, SUPERMERCADOS, FRUTARIAS, ARMAZÉNS, LANCHONETES, PIZZARIAS, POSTOS DE CONVENIÊNCIA, PANIFICADORAS, "PET SHOPS" E DEMAIS LOJAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>MÃO ÚNICA NA RUA OSWALDO CRUZ, CENTRO, TRECHO ENTRE A RUA FRANCISCO XAVIER DE ALMEIDA GARRET E RUA GENEROSO MARQUES</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA RUA ISRAEL DE ALMEIDA TORRES, VILA SÃO LUIZ (TIMBOTUVA).</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO DA PMCL, LOCALIZADO A RUA ANTONIO VIDAL, ENTRE OS NUMERAIS 261 A 269.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO ACESSO A ACADEMIA AO AR LIVRE A QUADRA ESPORTIVA, LOCALIZADA A RUA BERNARDINO BASSANI, N° 401.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE REDE TELEFÔNICA DA COMPANHIA "OI" DO PONTO FINAL DA ESTRADA DO CERNE, ATÉ O KM 42.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E CONTINUAÇÃO DO PAVIMENTO ASFÁLTICO, BEM COMO MELHORIAS NO SISTEMA DE ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA MANOEL LOPES VIEIRA NO JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DO PLANO MUNICIPAL DE TRANSPORTE ESCOLAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4919/4919_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4919/4919_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANÁLISE DAS LINHAS DE TRANSPORTE ESCOLAR PÚBLICAS DO MUNICÍPIO, VERIFICANDO AS CONDIÇÕES DAS ESTRADAS, MEDIÇÃO CORRETA DO CUMPRIMENTO, CAPACIDADE DOS VEÍCULOS DE ACORDO COM A DEMANDA DA LINHA, DESTINAÇÃO DE VEÍCULOS 4X4 EM LINHAS QUE TENHAM PROBLEMAS DE TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4923/4923_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4923/4923_texto_integral.pdf</t>
   </si>
   <si>
     <t>LISTA DE ESPERA DAS CRIANÇAS QUE AGUARDAM NOVAS VAGAS NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4924/4924_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4924/4924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO E MANILHAMENTO NA RUA ELMARI DOS SANTOS ANDRADE DA SILVA, JARDIM PARAÍSO MINERAL.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE OFÍCIO A FUNAI (FUNDAÇÃO NACIONAL DO ÍNDIO) PARA QUE SEJA TOMADA ALGUMA ATITUDE COM RELAÇÃO AOS ÍNDIOS QUE ESTÃO VIVENDO NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4930/4930_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4930/4930_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA E LIMPEZA EM TODA A EXTENSÃO DA ESTRADA DA SEREIA, BAIRRO RONDINHA, E NA ESTRADA DO RIO VERDE, SENTIDO ARAUCÁRIA.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS ENTULHOS, GALHOS E LIXOS DA RUA TEIXEIRA SOARES, BAIRRO SÃO VICENTE, PRÓXIMO AO RIO.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS REFERENTES AS VIAS DE ACESSO NAS PROXIMIDADES DO NOVO HOSPITAL NOSSA SENHORA DO ROCIO, QUANTO A ALTERAÇÃO DO SENTIDO DAS RUAS, TORNANDO-AS MÃO-ÚNICA, NO BAIRRO SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA E DEVIDA LIMPEZA DO MATO NO CMEI - DEDÉ MOCELIN, SITUADO NA RUA SERAFIM AMUR FERREIRA DO AMARAL, JARDIM SOCIAL.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM TUBO DO LIGEIRINHO NO BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO DA ESTRADA PRINCIPAL DO SÃO CAETANO.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA LIXEIRA COMUNITÁRIA AO LADO DO CAMPO DE FUTEBOL DO JARDIM MELYANE, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO NA RUA BATISTA SABIM, PRÓXIMO AO N° 1211, VILA NOVA, ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NO PÁTIO EM FRENTE AO COLÉGIO ESTADUAL PROFESSORA EDITHE, NA RUA MATO GROSSO, 9255, FERRARIA.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA E MEIO-FIO AO LONGO DA RUA QUE DÁ ACESSO AO PÁTIO DO COLÉGIO ESTADUAL PROFESSORA EDITHE, FERRARIA.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t>DILAÇÃO DO PRAZO PARA REALIZAR A BIOMETRIA DOS TÍTULOS ELEITORAIS DA POPULAÇÃO CAMPO-LARGUENSE.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>PASSAGEM ELEVADA PARA PEDESTRES NA ESQUINA DA RUA BENEDITO SOARES PINTO COM A RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A EXISTÊNCIA DE ALGUM PROGRAMA DE APOIO E TRATAMENTO A CRIANÇA COM TRANSTORNO DE DÉFICIT DE ATENÇÃO E HIPERATIVIDADE - TDHA.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE AUXÍLIO TRANSPORTE AOS PROFESSORES, FUNCIONÁRIOS DE ESCOLAS, ENFERMEIROS E TÉCNICOS DE ENFERMAGEM QUE RESIDEM NO INTERIOR E PRECISAM DE CONDUÇÃO PRÓPRIA PARA SE DESLOCAR AO LOCAL DE TRABALHO.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4945/4945_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4945/4945_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DAS RUAS DO LOTEAMENTO MONSENHOR FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4946/4946_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4946/4946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO  DE ITENS NECESSÁRIOS NA ESCOLA MUNICIPAL PRIMEIRO DE MAIO.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4947/4947_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4947/4947_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DA PR-090 RODOVIA ENGENHEIRO ANGELO FERRARIO LOPES ( ESTRADA DO CERNE).</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA RUA JOSÉ RIVABEM EM TRECHO APROXIMADO DE 55 METROS.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4949/4949_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4949/4949_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO NA RUA DAS BEGÔNIAS, JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4950/4950_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4950/4950_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E IMPLANTAÇÃO DE MÓDULOS MÓVEIS PARA A GUARDA MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4952/4952_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4952/4952_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO NO VALOR DO REPASSE DE VERBAS, PARA O ORÇAMENTO DE 2015 A SER APROVADO, DA SECRETARIA MUNICIPAL DE EDUCAÇÃO - DEPARTAMENTO DE ESPORTES.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4953/4953_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4953/4953_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MAIS HORÁRIOS DE ÔNIBUS NAS LINHAS ITAQUI DE CIMA, RIVABEM I, RIVABEM II, E LOTEAMENTO CAVALIN. ACOMPANHADO DE ABAIXO-ASSINADO.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4963/4963_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4963/4963_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ACESSO Á INTERNET VIA WI FI NO TERMINAL URBANO MUNICIPAL.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4964/4964_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4964/4964_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ACESSO Á INTERNET VIA WI FI NA BIBLIOTECA PÚBLICA MUNICIPAL DR. RIBEIRO DE AZEVEDO MACEDO.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4965/4965_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4965/4965_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE OFICIE O PROCON, SOLICITANDO QUE REALIZE FISCALIZAÇÃO COM RELAÇÃO AO TEMPO DE ESPERA DOS CLIENTES NAS FILAS DAS AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRAVÉS DO PROGRAMA "MULHER,VIVER SEM VIOLÊNCIA", PARA QUE VIABILIZE A AQUISIÇÃO DO ÔNIBUS EQUIPADO PARA ATENDER AS MULHERES VITIMAS DE VIOLÊNCIA NO INTERIOR DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFIXAÇÃO DE CARTAZES CONTENDO MENSAGEM DE COMBATE A PROSTITUIÇÃO E A EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES NOS HOTÉIS, MOTÉIS, PENSÕES, ESCOLAS PÚBLICAS E PRIVADAS E  CONGÊNERES, SEDIADOS NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4966/4966_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4966/4966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA E LIMPEZA DO TERRENO LOCALIZADO NA RUA ANTONIO GABARDO JUNIOR, EM FRENTE AO N° 600, BAIRRO ÁGUAS CLARAS E NOTIFIQUE O PROPRIETÁRIO NOS MOLDES DA LEI N° 1823/2005, ART. 63.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4962/4962_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4962/4962_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA DENTRO DA UNIDADE DE SAÚDE ITABOA, BEM COMO, CONSERTO DA CERCA EM TORNO DA UBS.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4961/4961_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4961/4961_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NAS RUAS MARIANO DE ALMEIDA TORRES, CRISTOVÃO COLOMBO E DOMINGUES PACHECO, BAIRRO CERCADINHO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4969/4969_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4969/4969_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS TRANSVERSAIS AS VIAS PREFERENCIAIS DO BAIRRO SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4967/4967_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4967/4967_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO "TAPA BURACO" NA RUA CAETANO MUNHOZ DA ROCHA EM TODA SUA EXTENSÃO, NO BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4968/4968_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4968/4968_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA NA RUA BARÃO DO RIO BRANCO, DESDE A RUA BENEDITO SOARES PINTO ATÉ A PRAÇA DA POLÔNIA NO CENTRO.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4970/4970_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4970/4970_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO ENSAIBRAMENTO NA RUA DAS ACÁCIAS, JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4971/4971_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4971/4971_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO ENSAIBRAMENTO NA RUA DAS ARAUCÁRIAS, JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4972/4972_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4972/4972_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO ENSAIBRAMENTO NA RUA MIGUEL SOVIERZOSKI, JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4973/4973_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4973/4973_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO ENSAIBRAMENTO NA RUA DAS BEGÔNIAS, JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO ENSAIBRAMENTO NA RUA DAS PALMAS, JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4976/4976_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4976/4976_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA SEMANAL DO LIXO ORGÂNICO E RECICLÁVEL EM TODA A EXTENSÃO DA ESTRADA DA JAZIDA, ITAMBÉZINHO.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4977/4977_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4977/4977_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CORTE DE GRAMA DOS CANTEIROS AO REDOR DA ESCOLA MUNICIPAL REINO DA LOUCINHA, LOCALIZADA NA RUA CENTENÁRIO, N° 2171, CENTRO</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5038/5038_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5038/5038_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUSÊNCIA NA SESSÃO ORDINÁRIA A SER REALIZADA EM 14 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4978/4978_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4978/4978_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCRETAGEM DO PISO DO PONTO DE ÔNIBUS, LOCALIZADO NA AVENIDA BOM JESUS, AO LADO DA IGREJA,BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4979/4979_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4979/4979_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA PONTE SITUADA NA BR 277, AO FINAL DA RUA JOSÉ ROBACKER,VILA OTTO</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4980/4980_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4980/4980_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA NA ESTRADA DA COLÔNIA MARIANA, INICIANDO-SE NA AFIN(ASSOCIAÇÃO DOS FUNCIONÁRIOS DA INCEPA) ATÉ A IGREJA DA COLÔNIA.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4988/4988_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4988/4988_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LOMBADA NA RUA ACRE, EM FRENTE OS NUMERAIS 1210 E 152, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4989/4989_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4989/4989_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLA CAMPANHA DE DIVULGAÇÃO E CONSCIENTIZAÇÃO EM ESCOLAS, IGREJAS, POSTOS DE SAÚDE E OUTROS LOCAIS APROPRIADOS COM COLOCAÇÃO DE PLACAS, CARTAZES, OUTDOORS ACERCA DA NECESSIDADE DE DAR DESTINO CORRETO AO LIXO, COM A SEPARAÇÃO DE ORGÂNICOS  RECICLÁVEIS.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CONSTRUÇÃO DE UMA TRINCHEIRA NA ESTRADA DOM RODRIGO, QUE LIGUE O BAIRRO ITABOA AO ANTIGO SÃO CAETANO</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4991/4991_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4991/4991_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA EM CADA ESQUINA DAS RUAS OSVALDO NASCIMENTO RAMOS, VALENTIM STROPARO, ELIAS ALVES FERREIRA, NO BAIRRO ITABOA</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4992/4992_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4992/4992_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA NAS RUAS SEBASTIÃO ALVES, AUGUSTO PERUSOLLO, JOÃO BERTOJA FILHO, HIPÓLITO F. PORTELA, JOSÉ FEDALTO, JOANA MAROCHI E PEDRO MAGATÃO, NO BAIRRO ITBOA</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4993/4993_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4993/4993_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA NAS RUAS AFONSO GUIMARÃES E DOMINGO VAZ DA SILVA, PRÓXIMO AO NÚMERO 98, NO BAIRRO RIVABEM</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4994/4994_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4994/4994_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO PONTO DE ÔNIBUS NA ESTRADA DOM RODRIGO, PRÓXIMO AO NÚMERO 1.246, NO BAIRRO ITABOA</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4995/4995_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4995/4995_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA NO TRECHO QUE FALTA NA RUA ROMUALDO PORTUGAL, QUE LIGUE A BR</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4996/4996_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4996/4996_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA RUA SIQUEIRA CAMPOS, ESQUINA COM A RUA VITÓRIA NO BAIRRO RIVABEM</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5006/5006_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5006/5006_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ARENA MULTIFUNCIONAL NO PARQUE NEWTON PUPPI.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5007/5007_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5007/5007_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA A SECRETARIA DE POLÍTICA PÚBLICA DA MULHER DO MUNICÍPIO DE CURITIBA SENHORA ROSELI ISIDORO</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5005/5005_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5005/5005_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O LIXO RECICLÁVEL COLETADO EM CAMPO LARGO SEJA DESTINADO PARA A CLASSIFICAÇÃO E VENDA Á ASSUR (ASSOCIAÇÃO UNIDOS DA RECICLAGEM).</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4997/4997_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4997/4997_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SISTEMA DE ABASTECIMENTO DE ÁGUA, E UM SISTEMA DE SANEAMENTO BÁSICO NA VILA CONGA, FAZENDINHA.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4998/4998_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4998/4998_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SISTEMA DE ÁGUA, E UM SISTEMA DE SANEAMENTO BÁSICO NOS LOTEAMENTOS PEDRO ZAMPIER E SABIM, FAZENDINHA.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4999/4999_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4999/4999_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR ESPECIAL PARA ATENDIMENTO DE CRIANÇAS QUE POSSUEM NECESSIDADE ESPECIAL NOS DISTRITOS DE TRÊS CÓRREGOS E SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5008/5008_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5008/5008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTO DE COMBUSTÍVEL NO TERRENO SITUADO A RUA MATO GROSSO, 5936, FERRARIA.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5009/5009_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5009/5009_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5012/5012_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5012/5012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DA ESTRADA DO KRUPA, SENDO O INÍCIO NA RUA PAULO BIANCO E TÉRMINO NA BARRAGEM, BAIRRO NOSSA SENHORA DO PILAR.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5011/5011_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5011/5011_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS TRANSVERSAIS AS VIAS PREFERENCIAIS DO BAIRRO PARTÊNOPE, NOS SEGUINTES LOCAIS: RUA JOSÉ PEREIRA DE LIMA, RUA AMAZÍLIO LAVAL, RUA LOURIVAL PORTELA DE BRITO._x000D_
 </t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5013/5013_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5013/5013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COM COBERTURA E BANCO NO LOCAL DE PARADA DA LINHA DE ÔNIBUS "RETIRO" NA PRAÇA ÂNGELA POLLETO VIEIRA,GUABIROBA.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5052/5052_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5052/5052_texto_integral.pdf</t>
   </si>
   <si>
     <t>PONTO DE ÔNIBUS COM COBERTURA E BANCO NO LOCAL DE PARADA DA LINHA DE ÔNIBUS "FERRARI" NA RUA CAETANO MUNHOZ DA ROCHA, PRÓXIMO AO Nº 1740, PERTO DO VIADUTO, BAIRRO GUABIROBA.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5014/5014_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5014/5014_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE EM FORMATO DE TRAVESSIA ELEVADA NA RUA VEREADOR ARLINDO CHEMIN, Nº 574, EM FRENTE À IGREJA ASSEMBLÉIA DE DEUS, CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5015/5015_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5015/5015_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENÇÃO HONROSA AO PASTOR PRESIDENTE DA IGREJA ASSEMBLÉIA DE DEUS, MANOEL CAETANO DA COSTA, PELO JUBILEU DE PRATA.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5016/5016_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5016/5016_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE NA FESTA DE 1° DE MAIO NO INTERIOR SEJA INCLUSA NA PROGRAMAÇÃO CAVALGADA COM SAÍDA DE TRÊS CÓRREGOS ATÉ O LOCAL DA FESTA._x000D_
 </t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5017/5017_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5017/5017_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIABILIZAR UM PASSEIO CICLÍSTICO DO CENTRO DE CAMPO LARGO ATÉ O CENTRO DE BALSA NOVA</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5018/5018_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5018/5018_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS TRANSVERSAIS ÀS VIAS PREFERENCIAIS DO BIRRO JARDIM SOCIAL, NOS SEGUINTES LOCAIS: RUA SERAFIM AMUR FERREIRA AMARAL E RUA WALDEMAR LEO BRAGA._x000D_
 </t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5019/5019_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5019/5019_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PONTO DE ÔNIBUS COM COBERTURA E BANCO NO LOCAL DE PARADA DA LINHA DE ÔNIBUS "FERRARI" NA RUA CAETANO MUNHOZ DA ROCHA, ESQUINA COM A RUA JOÃO FLORINDO ZANETTI, EM FRENTE AO AÇOUGUE SÃO JUDAS TADEU, BAIRRO OURO VERDE._x000D_
 </t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5020/5020_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5020/5020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (LOMBADA) NA RUA VICENTE GOBER, SUGERINDO AO Nº 500, BAIRRO SANTA RITA.</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5022/5022_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5022/5022_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA QUE LEVA AO INSTITUTO FEDERAL DO PARANÁ - IFPR.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5021/5021_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5021/5021_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE AREIA FINA, NA CANCHA DE AREIA DO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5027/5027_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5027/5027_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE PASSEIO E ARBORIZAÇÃO NAS RUAS DO CONDOMÍNIO INDUSTRIAL RIVABEM, BEM COMO A LIMPEZA DE ENTULHOS.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5028/5028_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5028/5028_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA DAS MARGENS DA ESTRADA DA COLÔNIA MARIANA, BAIRRO PARTÊNOPE ATÉ A IGREJA.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5029/5029_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5029/5029_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA CONTINUAÇÃO DA RUA THEODORO IAREK, BAIRRO CERCADINHO.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5030/5030_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5030/5030_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DELIMITAÇÃO DE VAGA DE ESTACIONAMENTO PARA IDOSO NA RUA JOANIM STROPARO JUNTO A CÂMARA MUNICIPAL DE CAMPO LARGO </t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5033/5033_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5033/5033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ESTACIONAMENTO PÚBLICO, NO TERRENO DA PREFEITURA MUNICIPAL, LOCALIZADO AO LADO DO FÓRUM E DA CÂMARA MUNICIPAL, QUE ATENDA AS NECESSIDADES DOS USUÁRIOS DO FÓRUM, CÂMARA MUNICIPAL, NIS III, CAPS, ESCOLA 1° DE MAIO E TRIBUNAL REGIONAL ELEITORAL.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5034/5034_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5034/5034_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO DA AVENIDA DO CANAL, PRINCIPALMENTE NOS FUNDOS DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5035/5035_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5035/5035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LINHA DO ÔNIBUS DO TIMBUTUVA, PARA QUE ENTRE NO BAIRRO JARDIM RONDINHA</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5032/5032_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5032/5032_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA RUA, PARA QUE SEJA POSSÍVEL O TRÁFEGO DE DOIS VEÍCULOS NA RUA MARECHAL DEODORO</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5031/5031_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5031/5031_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA PARA TRÁFEGO DE DOIS VEÍCULOS NA RUA MONSENHOR ALOÍSIO DOMANSKI (SENTIDO CENTRO/BAIRRO), ENTRE AS RUAS XV DE NOVEMBRO E BENEDITO SOARES PINTO, E APÓS A AVENIDA CENTENÁRIO QUE A PISTA DA DIREITA TORNE-SE EXCLUSIVA PARA OS QUE PRETENDEM  DOBRAR A DIREITA NA RUA BENEDITO SOARES PINTO.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5036/5036_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5036/5036_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DO SENTIDO NA RUA RODOLFO CASTAGNOLI (EM FRENTE AO COLÉGIO ESTADUAL DES. CLOTÁRIO PORTUGAL) ENTRE AS RUAS ROCHA POMBO E A RUA JOÃO BATISTA VALÕES</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5039/5039_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5039/5039_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE LIMPEZA DA ÁREA CENTRAL DO BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5040/5040_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5040/5040_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA ASSOCIAÇÃO DE MORADORES DR. ABRANTES GUIMARÃES JUNIOR, BAIRRO POPULAR VELHA (RETIRADA DOS BANCOS DE AREIA DAS CANALETAS, LIXOS E A LIMPEZA DO CAMPO)</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5041/5041_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5041/5041_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE PLACAS DETERMINANDO HORÁRIO PARA ESTACIONAMENTO DE VEÍCULOS PESADOS, BEM COMO A DEVIDA PINTURA PARA ESTACIONAMENTO DE VEÍCULOS LEVES, LOCALIZADO NA RUA JOANIN STROPARO, EM FRENTE À DELEGACIA DE POLÍCIA CIVIL E DETRAN, VILA BANCÁRIA._x000D_
 </t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5043/5043_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5043/5043_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA RUA A E RUA B DO BAIRRO CRISTO REI E A RETIRADA DO POSTE QUE ESTA NO MEIO DA RUA B</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5053/5053_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5053/5053_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO, MANUTENÇÃO E ACOMPANHAMENTO COM VISTORIAS PERIÓDICAS PARA CONSERVAÇÃO DE TODAS AS ESTRADAS E VIAS MUNICIPAIS BEM COMO AOS ACESSOS A PROPRIEDADES RURAIS NA LOCALIDADE DE LAVRA, BEM COMO CONSTRUÇÃO DE PONTE SOBRE O RIO RIBEIRÃO LAVRINHA NO ACESSO DA FAMÍLIA DOS MINEIROS, NA LOCALIDADE DE LAVRA NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5044/5044_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5044/5044_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSPORTE DE PROFESSORES E FUNCIONÁRIOS NO TRANSPORTE ESCOLAR PÚBLICO DE ACORDO COM AS NORMAS DE GOVERNO DO ESTADO DO PARANÁ ESTABELECIDAS NO PLANO DE TRANSPORTE ESCOLAR (PTE)_x000D_
 </t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5045/5045_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5045/5045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGESTÃO AO PODER EXECUTIVO PARA CRIAÇÃO DO PROJETO DE CONTAÇÃO DE HISTÓRIAS NO PARQUE NEWTON PUPPI._x000D_
 </t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5054/5054_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5054/5054_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO SALÁRIO BASE E DEMAIS REIVINDICAÇÕES DOS DENTISTAS FUNCIONÁRIOS PÚBLICOS DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5049/5049_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5049/5049_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> INFORMAÇÕES SOBRE OS PROCEDIMENTOS ADMINISTRATIVOS DURANTE TODO O PERÍODO QUE HOUVE A REGULAMENTAÇÃO DE COBRANÇA DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5047/5047_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5047/5047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUSÊNCIA NA SESSÃO DO DIA 14 DE ABRIL DE 2014, EM FUNÇÃO DE VIAGEM AO EXTERIOR._x000D_
 </t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5096/5096_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5096/5096_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO, OFICIE O DEPARTAMENTO DE RENDAS IMOBILIÁRIAS, SOBRE A ALTERAÇÃO DA LEI N° 2.421, QUE VERSA A RESPEITO DA NOVA DENOMINAÇÃO E DELIMITAÇÃO DE BAIRROS EM CAMPO LARGO.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO URBANO, OFICIE O DEPARTAMENTO DE RENDAS IMOBILIÁRIAS, SOBRE A _x000D_
 ALTERAÇÃO DA LEI N° 2.421, QUE VERSA A RESPEITO DA NOVA DENOMINAÇÃO E DELIMITAÇÃO DE BAIRROS EM CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5055/5055_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5055/5055_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA BOCA DE LOBO NA RUA PEDRO BADUÍ, N° 240, JARDIM DAS PALMAS.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SE NOTIFIQUE O PROPRIETÁRIO DO IMÓVEL DA RUA SALMÃO, N° 419, JARDIM TRÊS RIOS.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5057/5057_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5057/5057_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SE NOTIFIQUE O PROPRIETÁRIO DO IMÓVEL NA RUA SALMÃO, N° 427, JARDIM TRÊS RIOS.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5056/5056_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5056/5056_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE ROTATÓRIA NO CRUZAMENTO DA AVENIDA DOS EXPEDICIONÁRIOS E DA RUA EMINGO ANGELO._x000D_
 </t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5059/5059_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5059/5059_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE GALHOS DA ÁRVORE PRÓXIMA AO SEMÁFORO DA RUA XAVIER DA SILVA, ESQUINA COM A RUA CLOTÁRIO PORTUGAL,SENTIDO A AV. PADRE NATAL PIGATTO.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5061/5061_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5061/5061_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA EM TODA EXTENSÃO DA RUA PEDRO BEDIN, BAIRRO CERCADINHO E PODA DAR ÁRVORES PRÓXIMAS À RESIDÊNCIA Nº 480</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5062/5062_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5062/5062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO "TAPA BURACOS" NA RUA LUIZ FEDALTO, EM TODA SUA EXTENSÃO, BAIRRO SÃO FRANCISCO._x000D_
 </t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5063/5063_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5063/5063_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO DE TRÂNSITO NA AVENIDA DAS TORRES, ESQUINA COM A AVENIDA CAMPO LARGO, BAIRRO SÃO JERÔNIMO._x000D_
 </t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5064/5064_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5064/5064_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO QUE O EXECUTIVO CITE O PROPRIETÁRIO DO TERRENO SITUADO NA RUA JOANIM STROPARO ESQUINA COM A RUA URIEL REIS, PARA QUE REALIZE A ROÇADA, A REFORMA DO MURO EM VOLTA AO TERRENO E COLOCAÇÃO DE PASSEIO, BEM COMO A COLOCAÇÃO DE TAMPA DE ESCOAMENTO DE ÁGUA QUE ESTA ABERTA</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5065/5065_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5065/5065_texto_integral.pdf</t>
   </si>
   <si>
     <t>APARECIMENTO DE COBRAS "URUTU  CRUZEIRO" ADVINDAS DE UM TERRENO URBANO LOCALIZADO NA RUA REINALDO GADENS, EM FRENTE AO N° 175 - BAIRRO IRUAMA</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5067/5067_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5067/5067_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UMA CAIXA D&amp;#180;ÁGUA DE 500 L PARA A ESCOLA MUNICIPAL DONA FINA, FERRARIA.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5066/5066_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5066/5066_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE LIXEIRA COMUNITÁRIA, EM FRENTE A ESCOLA MUNICIPAL DONA FINA, NA RUA ARAPONGAS, N° 347, DONA FINA, _x000D_
 FERRARIA._x000D_
 </t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5068/5068_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5068/5068_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">USO DA TRIBUNA LIVRE PARA O SR. MARCELO FABIANI PUPPI, PARA EXPLANAR SOBRE ÉTICA NA POLÍTICA._x000D_
 </t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5072/5072_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5072/5072_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA AV. CAMPO LARGO E PATROLAMENTO NO TRECHO AO LADO DO PARQUE DA LAGOA (CONTINUAÇÃO DA AVENIDA CAMPO LARGO ATÉ A RUA CAETANO MUNHOZ DA ROCHA) E EM TODA EXTENSÃO DA RUA JORGE DEMÉTRIO PAULISTA, BAIRRO SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5074/5074_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5074/5074_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO EM ESTABELECIMENTOS COMERCIAIS, INDUSTRIAIS, DE SERVIÇOS E ÓRGÃOS PÚBLICOS NA OBEDIÊNCIA LEGAL DAS VAGAS RESERVADAS  A PESSOA IDOSA.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5075/5075_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5075/5075_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVA DEMARCAÇÃO DE FAIXAS CONTÍNUAS E TRAVESSIAS NA AVENIDA CENTENÁRIO E EXPEDICIONÁRIOS.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5073/5073_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5073/5073_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIÇÃO DE DIPLOMA DE HONRA AO MÉRITO DESTINADO AO SUB TENENTE DA POLÍCIA MILITAR, SR. JOSÉ LUIZ DE ANDRADE SOUZA, COMANDANTE DO DESTACAMENTO DA FERRARIA.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5076/5076_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5076/5076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAVALIAÇÃO DAS QUANTIDADES ADQUIRIDAS DE MEDICAMENTOS DE USO CONTÍNUO A FIM DE EVITAR FALTAS NAS UNIDADES BÁSICAS DE SAÚDE.</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5077/5077_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5077/5077_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO PARA OBEDIÊNCIA RIGOROSA QUANTO A "FILA" DE PROCEDIMENTOS MÉDICOS NO NIS III.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5078/5078_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5078/5078_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E PLACAS DE SINALIZAÇÃO ADEQUADAS NA RUA BENJAMIN FERREIRA, ESQUINA COM A MARGINAL BR - 277, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5079/5079_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5079/5079_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONDIÇÃO DE ACESSIBILIDADE AOS BEBEDOUROS NOS ÓRGÃOS PÚBLICOS QUE ATENDEM A POPULAÇÃO, BEM COMO A COLOCAÇÃO DE COPOS DESCARTÁVEIS ANEXO AOS MESMOS.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5080/5080_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5080/5080_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLA DIVULGAÇÃO NAS ESCOLAS E VEÍCULOS DE COMUNICAÇÃO DO MUNICÍPIO SOBRE AS ESCOLINHAS DE FUTEBOL E TÊNIS DE QUADRA QUE FUNCIONAM DIARIAMENTE NO PARQUE NEWTON PUPPI.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5081/5081_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5081/5081_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO DE SAÚDE NO ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5082/5082_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5082/5082_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTORES DE VELOCIDADE E PLACAS DE SINALIZAÇÃO ADEQUADAS NA RUA MIGUEL JÚLIO, ESQUINA COM A MARGINAL DA BR - 277, JARDIM BELA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5083/5083_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5083/5083_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE E PLACAS DE SINALIZAÇÃO ADEQUADAS NA RUA PEDRO CARLOS ANSOLIN, ESQUINA COM A MARGINAL DA BR- 277, BAIRRO JARDIM BELA VISTA</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5085/5085_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5085/5085_texto_integral.pdf</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5088/5088_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5088/5088_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM POLO ACADEMIA DA SAÚDE</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5089/5089_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5089/5089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS GALERIAS PLUVIAIS DA RUA XV DE NOVEMBRO, CENTRO, NO TRECHO COMPREENDIDO ENTRE AS RUAS JOÃO BATISTA VALÕES ATÉ A AVENIDA ADEMAR DE BARROS.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DAS GALERIAS PLUVIAIS DA AVENIDA DOS EXPEDICIONÁRIOS, BAIRRO BOM JESUS NO TRECHO COMPREENDIDO DA AVENIDA ADEMAR DE BARROS ATÉ A PR - 423 BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5090/5090_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5090/5090_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E PODA DO MATO NA RUA ORIDES MOCELIM FERREIRA, BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5093/5093_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5093/5093_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO PROJETO PACIFICANDO A FAMÍLIA._x000D_
 </t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5094/5094_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5094/5094_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNA LIVRE PARA O SR. ALEXANDRE W. BIONDO, DIRETOR DO DEPARTAMENTO DE PESQUISA E PRESERVAÇÃO DA FAUNA DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE DE CURITIBA._x000D_
 </t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5098/5098_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5098/5098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJA INSTALADO TORRES DE TRANSMISSÃO DE SINAL DE CELULAR JUNTO ÀS OPERADORAS PARA ATENDER A REGIÃO DO SÃO CAETANO.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5099/5099_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5099/5099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE OFÍCIO À CCR RODONORTE, SOLICITANDO AUXÍLIO À SOCIEDADE PROTETORA DOS ANIMAIS NO TRATAMENTO DOS ANIMAIS ATROPELADOS NA RODOVIA.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5102/5102_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5102/5102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO BÁSICO, BEM COMO, MANILHAMENTO NA RUA APARECIDA ALEIXO DENZINGER, VILA POMPÉIA.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5104/5104_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5104/5104_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS NA RUA JOÃO STUKAS, A PARTIR DO Nº 6.173 ATÉ O CRUZAMENTO COM A PR 423, BAIRRO BOTIATUVA.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5103/5103_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5103/5103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUGESTÃO DE PROJETO DE LEI AO EXECUTIVO OBRIGANDO E REGULAMENTANDO A COLOCAÇÃO DE LIXEIRAS EM TODOS OS IMÓVEIS URBANOS CONSTRUÍDOS E A SEREM CONSTRUÍDOS NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5105/5105_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5105/5105_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLHIMENTO DE QUATRO PONTOS DE ABANDONO DE LIXO NA ESTRADA QUE LIGA O BAIRRO JARDIM TRÊS RIOS, RUA JOSÉ PERUSSOLO, COM A AVENIDA DIRÇO RIBAS ÀS MARGENS DA PR 423, LEVANDO AOS BAIRROS GORSKI E ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AQUISIÇÃO DE MÁQUINA DE FUMAÇA (GELO SECO) PARA A DIVISÃO DE SAÚDE DO TRABALHADOR A SER UTILIZADA NO TREINAMENTO DE SEGURANÇA PARA PROFESSORES NA EVACUAÇÃO DE PESSOAS EM CASO DE INCÊNDIOS._x000D_
 </t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5107/5107_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5107/5107_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUO DA CALÇADA NA PARADA DO PONTO DE ÔNIBUS MUNICIPAL, LATERAL DO CENTRO DE ATENDIMENTO INTEGRADO A CRIANÇA - CAIC, SITUADO NA RUA ALCEBÍADES AFFONSO GUIMARÃES NO JARDIM SÃO VICENTE</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5108/5108_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5108/5108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DE UM BURACO ABERTO DEVIDO A EROSÃO DE TERRENO, NA LATERAL DA RUA BERNARDO ANTONIO GUERCHEWSKI, NO JARDIM DAS AMÉRICAS</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5109/5109_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5109/5109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACA DE IDENTIFICAÇÃO NO INTERIOR DO CAIC LOCALIZADO NA RUA ALCEBÍADES AFFONSO GUIMARÃES, BAIRRO ÁGUAS CLARAS DIRECIONANDO ÀS UNIDADES ALI EXISTENTES: UNIDADE DE SAÚDE, CMEI DR. RUDOLF ANTON MICHAEL GOHRINGER, ESCOLA MUNICIPAL MAURO PORTUGAL, COLÉGIO ESTADUAL PROF° ALBINA NOVAK MUGINOSKI._x000D_
 </t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5110/5110_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5110/5110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COBERTURA PARA A ÁREA DE LAZER DO CEMAE (CENTRO MUNICIPAL DE ATENDIMENTO ESPECIALIZADO) E ESCOLA ESPECIAL PROFESSORA NEUSA JOCHINSEIN BARBOSA._x000D_
 </t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5111/5111_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5111/5111_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ALARME MONITORADO E PARA QUE SEJAM AUMENTADOS OS MUROS DO CEMAE (CENTRO MUNICIPAL DE _x000D_
 ATENDIMENTO ESPECIALIZADO) E ESCOLA ESPECIAL NEUSA JOCHINSEIN BARBOSA.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5114/5114_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5114/5114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE ESGOTO NAS RUAS FLORÊNCIO NOGUEIRA E GERMANO ALEIXO, LOCALIZADAS NA VILA TORRES, FERRARIA.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5115/5115_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5115/5115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SEJAM COBRADAS MELHORIAS DA EMPRESA QUE PRESTA SERVIÇOS PARA A PREFEITURA - CENTRO DE EQUOTERAPIA GALLOPE.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5116/5116_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5116/5116_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR O FLUXO DE VEÍCULOS EM SENTIDO ÚNICO NA RUA JOAQUIM RIBAS DE ANDRADE, ENTRE A AVENIDA _x000D_
 DESEMBARGADOR CLOTÁRIO PORTUGAL E AVENIDA PADRE NATAL PIGATO</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5117/5117_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5117/5117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVESTIMENTO ASFÁLTICO NAS TRAVESSAS 1, 2 E 4, JARDIM GUARANI._x000D_
 </t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5118/5118_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5118/5118_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA JOSÉ RIVABEM, VILA DE LOURDES</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5119/5119_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5119/5119_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA ELETRÔNICA NA AVENIDA DOS EXPEDICIONÁRIOS NA ALTURA DO NÚMERO 3135</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5120/5120_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5120/5120_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM TOLDO E BANCOS NO HOSPITAL DE OLHOS DE CAMPO LARGO, LOCALIZADO NA RUA QUINTINO BOCAIUVA, 1733, CENTRO</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5121/5121_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5121/5121_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA REFORMA GERAL E AMPLIAÇÃO DAS INSTALAÇÕES DO POSTO DE SAÚDE DO CAHIVA, DISTRITO DE SÃO SILVESTRE</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>TROCA DE MANILHAS NA RUA ISRAEL ALMEIDA TORRES, VILA SÃO LUIZ.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5137/5137_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5137/5137_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA NA COLÔNIA BALBINO CUNHA.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5136/5136_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5136/5136_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA PARA ATENDER A COLÔNIA BALBINO CUNHA.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5135/5135_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5135/5135_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. DIRCEU FERREIRA - PRESIDENTE APP SINDICATO - METROSUL.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5134/5134_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5134/5134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E REFORMA NA CAPELA MORTUÁRIA DO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5133/5133_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5133/5133_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS REFLETORES DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5132/5132_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5132/5132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DOS LOCAIS DE PARADA, BEM COMO INSTALAÇÃO DE BANCOS E COBERTURA NOS PONTOS DE ÔNIBUS DA COLÔNIA BALBINO CUNHA.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5131/5131_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5131/5131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE "GUARD RAIL" SOB O MANILHAMENTO LOCALIZADO NA RUA ALCEBÍADES AFONSO ESQUINA COM A MANOEL PINTO PORTUGAL, BAIRRO LAMBACK.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5130/5130_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5130/5130_texto_integral.pdf</t>
   </si>
   <si>
     <t>APERFEIÇOAMENTO E QUALIFICAÇÃO DOS INTEGRANTES DO QUADRO DE AGENTES DA DEFESA CIVIL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5129/5129_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5129/5129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CURSOS DE PRIMEIROS SOCORROS DIRIGIDOS AOS TRABALHADORES DAS INSTITUIÇÕES DE ENSINO PÚBLICO E PRIVADO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5128/5128_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5128/5128_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO DAS CAÇAMBAS COLETORAS QUE SÃO DEPOSITADAS NAS VIAS PÚBLICAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5138/5138_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5138/5138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANILHAMENTO, BOCA DE LOBO E MEIO FIO NAS RUAS 21 DE ABRIL E 1° DE MAIO, BAIRRO JARDIM ESMERALDA._x000D_
 </t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5139/5139_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5139/5139_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALAMBRADO AO REDOR DA PISTA DE SKATE, COM HORÁRIO DE FUNCIONAMENTO</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5140/5140_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5140/5140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE INSTALAÇÃO DE CÂMERAS MONITORADAS NA LATERAL DA DELEGACIA E LEVANTAMENTO DO MURO DA MESMA._x000D_
 </t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5141/5141_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5141/5141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDO PARA A REALIZAÇÃO DE UM PROJETO PARA A CANALIZAÇÃO DO FUNDO DE VALE DA RUA EDGAR BASSO - JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5142/5142_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5142/5142_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. FERNANDO TOZETTI, DIRETOR DA REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA, NA EXTENSÃO DA RUA CLOTÁRIO LOPES, BAIRRO JARDIM BELA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5144/5144_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5144/5144_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA, NA EXTENSÃO DA RUA CLOTÁRIO LOPES, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5145/5145_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5145/5145_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RONDAS DE SEGURANÇA OSTENSIVA NO HORTO MUNICIPAL, LOCALIZADO NA ESTRADA COLÔNIA CRISTINA._x000D_
 </t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5147/5147_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5147/5147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE TARTARUGAS NA RUA ARAPONGAS, EM FRENTE AO NÚMERO 488, DONA FINA, FERRARIA._x000D_
 </t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5148/5148_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5148/5148_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA GUARANI, SAÍDA DA BR 277, DONA FINA, FERRARIA</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5149/5149_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5149/5149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIXEIRAS COMUNITÁRIAS E MANILHAS DE 80 CM PARA QUE SEJAM COLOCADAS EM FRENTE AO Nº 17 NA RUA IVAIPORÃ, VILA POMPÉIA._x000D_
 </t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5150/5150_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5150/5150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE SEJA REALIZADA FISCALIZAÇÃO PERMANENTE PELO DEPARTAMENTO COMPETENTE DE OBRAS E CONSTRUÇÕES IRREGULARES NO MUNICÍPIO DE CAMPO LARGO, OBSERVANDO E OBEDECENDO O QUE COMPORTA AS LEIS MUNICIPAIS Nº 1814/05 (POLÍTICA DE PROTEÇÃO, CONSERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE), Nº 1815/05 (CÓDIGO DE OBRAS DO MUNICÍPIO) E Nº 1823/05 (CÓDIGO DE POSTURAS DO MUNICÍPIO)._x000D_
 </t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5151/5151_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5151/5151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE SEJA CRIADO NO SITE DO MUNICÍPIO UM CANAL DE COMUNICAÇÃO PARA DENÚNCIAS REFERENTES A DANOS AO MEIO AMBIENTE E CONSTRUÇÕES IRREGULARES E DIVULGAÇÃO DO NÚMERO DO MEIO AMBIENTE 0800-6450506 NO SITE E EM CANAL DE COMUNICAÇÃO PARA A POPULAÇÃO DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5153/5153_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5153/5153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO E ROÇADA NA TRAVESSA PIOTTO, CONTINUAÇÃO NA RUA AGOSTINHO MOCELIN EM TODA SUA EXTENSÃO, BAIRRO FERRARI._x000D_
 </t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5154/5154_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5154/5154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ROÇADA E LIMPEZA NAS RUAS PADRE OTÁVIO JÚLIO DOS SANTOS, RUA JOSÉ DOMINGUES PEREIRA, RUA JOÃO FLORINDO ZANETI, BAIRRO OURO VERDE._x000D_
 </t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5155/5155_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5155/5155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS TRANSVERSAIS A VIA PREFERENCIAL AVENIDA DAS TORRES, BAIRRO RIVABEM II, NAS RUAS: RUA DA BANDEIRAS, RUA NITERÓI, RUA POÇOS DE CALDAS, RUA CONCÓRDIA, RUA CALIFÓRNIA._x000D_
 </t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA A OPERAÇÃO TAPA BURACO NA TRAVESSA IGUAÇU, CENTRO.</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5160/5160_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5160/5160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE MÉDICO PEDIATRA E COLOCAÇÃO DE TOLDO PARA A UNIDADE BÁSICA DE SAÚDE ÁGUAS CLARAS._x000D_
 </t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5161/5161_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5161/5161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DENTRO DO CAMPO DE FUTEBOL - JARDIM TRÊS RIOS._x000D_
 </t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5163/5163_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5163/5163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAÇÃO DE MAIS HORÁRIOS DO TRANSPORTE COLETIVO NA LOCALIDADE DE QUEIMADA NO DISTRITO DE BATEIAS._x000D_
 </t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5164/5164_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5164/5164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE NA RUA JÚLIO BUGNHAKI, EM FRENTE AO Nº 1040, LOTEAMENTO MENDES DE SÁ, VILA DE LOURDES._x000D_
 </t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5166/5166_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5166/5166_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MEIO FIO NA RUA NOSSA SENHORA APARECIDA, AO LADO DA ESCOLA MUNICIPAL VEREADOR JOSÉ ANDREASSA, BAIRRO CERCADINHO</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5168/5168_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5168/5168_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA, NA RUA LEONARDO HOMAN, NO BAIRRO PASSAÚNA</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5169/5169_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5169/5169_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAÇA UM ESTUDO NA ESTRADA DA FAXINA, NO BAIRRO TAQUARAL, PARA COLOCAR PLACAS DE SINALIZAÇÃO DE VELOCIDADE E DE ZONAS RESIDENCIAIS AO LONGO DA ESTRADA</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5170/5170_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5170/5170_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO AO DER-PR, SOLICITANDO CONSTRUÇÃO DE PASSAGEM ELEVADA PARA PEDESTRES, EM SUBSTITUIÇÃO A LOMBADA EXISTENTE, NA PR-510, EM FRENTE A ESCOLA MUNICIPAL JOÃO SANTANA, NO CAMPO DO MEIO.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5172/5172_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5172/5172_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO ESTUDO PARA CONSTRUÇÃO DE UM CMEI NO JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5173/5173_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5173/5173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA PARA AVERIGUAÇÃO, BEM COMO A RESPONSABILIZAÇÃO DO CULPADO POR SOLTAR ÁGUA POLUÍDA E/OU ESGOTO DIRETAMENTE NO RIO CAMBUÍ ATRAVÉS DE UM CANO, LOCALIZADO NA AVENIDA MANOEL RIBAS.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5174/5174_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5174/5174_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE UM RELÓGIO COM TERMÔMETRO DIGITAL NA PRAÇA GETÚLIO VARGAS, CENTRO.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5175/5175_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5175/5175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO SENTIDO ÚNICO E VIA PREFERENCIAL DA RUA SUBSTAÇÃO DA ENOLOGIA, INÍCIO COM A ESQUINA QUINTINO BOCAIÚVA ATÉ A RUA JOÃO OBRETE E ASSIM MUDANDO AS PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5176/5176_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5176/5176_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA MURETA NA PONTE QUE ATRAVESSA A RUA FRANCISCO XAVIER DE ALMEIDA GARRET, ESQUINA COM A AVENIDA MANOEL RIBAS,VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t xml:space="preserve">DIRCEU MOCELIN, CLÉA OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5184/5184_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5184/5184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO MELHORIAS, BEM COMO A MANUTENÇÃO PREDIAL, PINTURA E REFORMAS NO POSTO DE SAÚDE DO CENTRO.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5185/5185_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5185/5185_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM ENGENHEIRO DE TRÁFEGO TENDO EM VISTA O ALTO VOLUME DE AUTOMÓVEIS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5186/5186_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5186/5186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DO RESTANTE DA RUA SÃO PEDRO E RUA SÃO MIGUEL, NO LOTEAMENTO DAVID ANTONIO, FERRARIA</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5187/5187_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5187/5187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVERSÃO AO PATRIMÔNIO DO MUNICÍPIO DE CAMPO LARGO DE IMÓVEIS SITUADOS NO SÃO JOÃO I E II DOADOS A COHAPAR, PELA NÃO UTILIZAÇÃO EM PROGRAMA HABITACIONAL DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5192/5192_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5192/5192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REABERTURA DE VIA PÚBLICA MUNICIPAL QUE LIGA A LOCALIDADE DE LAGEADO AS LOCALIDADES DE PALMEIRINHA E BATISTA NO DISTRITO DE SÃO SILVESTRE </t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5188/5188_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5188/5188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE INTERNET GRATUITA NOS BAIRROS: FERRARIA, BOM JESUS, ITAQUI, ÁGUAS CLARAS E RIVABEM, CONFORME AMPLIAÇÃO DO SISTEMA DE REDE.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5178/5178_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5178/5178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO E VALETAS PARA ESCOAMENTO DE ÁGUA EM TODA A EXTENSÃO DA RUA UMBELINA TOLDO, JARDIM GUARANI.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5177/5177_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5177/5177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIMITAÇÃO DA NOVA RUA QUE TEM INÍCIO NA RUA GIANNI AGNELLI E MARGEIA A SUBESTAÇÃO DA COPEL DA FAZENDINHA.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5189/5189_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5189/5189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DE TRANSITO EFETIVA DE TODAS AS VIAS DAS LOCALIDADE DO SÃO VICENTE E VILA VERDE.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5190/5190_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5190/5190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA UNIDADE DE SAÚDE PARA ATENDIMENTO DA REGIÃO DA APARECIDA, SÃO VICENTE, VILA NOSSA SENHORA DO CARMO, VILA VERDE, VISTA ALEGRE, JARDIM DAS AMÉRICAS, SANTA RITA, SANTO ANDRÉ, VILA NOSSA SENHORA DO CARMO, SÃO JOÃO I E SÃO JOÃO II</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5191/5191_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5191/5191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE ÁREA PÚBLICA MUNICIPAL, PARA CONSTRUÇÃO DE UMA PRAÇA NO SÃO JOÃO II, PARA ATENDIMENTO DAS LOCALIDADES AO REDOR</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5194/5194_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5194/5194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE INTERNET GRATUITA NOS BAIRROS: BATEIAS, COLÔNIA FIGUEIREDO, SALGADINHO, ITAQUI DE CIMA E COLÔNIA DOM PEDRO, CONFORME AMPLIAÇÃO DE REDE</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5195/5195_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5195/5195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE INTERNET GRATUITA NOS BAIRROS: CAMBUÍ, NOSSA SENHORA APARECIDA, BOTIATUVA, BALBINO CUNHA E PARTÊNOPE, CONFORME AMPLIÇÃO DE REDE</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5196/5196_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5196/5196_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZE INTERNET GRATUITA NOS BAIRROS: ITABOA, OURO VERDE, CAMPO DO MEIO, TRÊS CÓRREGOS E SÃO SILVESTRE, CONFORME AMPLIAÇÃO DE REDE</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5197/5197_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5197/5197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO EM TODAS AS RUAS DO BAIRRO JARDIM DAS CAMÉLIAS</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5198/5198_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5198/5198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A COMPRA DE UMA PRANCHA RODOVIÁRIA, UMA CAÇAMBA  PARA MAIS OU MENOS 40 TONELADAS E UM VEÍCULO CAVALINHO PARA A SECRETÁRIA DE VIAÇÃO E OBRAS</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5201/5201_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5201/5201_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LIXO NAS MARGENS DA ESTRADA DO GALARDA.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5200/5200_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5200/5200_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUO DE APROXIMADAMENTE UM METRO DE TRÊS POSTES NA RUA EXPEDICIONÁRIO INÁCIO BELINOSKI, NA COLÔNIA FIGUEIREDO.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5199/5199_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5199/5199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE MANILHAS QUEBRADAS NA ESTRADA DO RETIRO, PRÓXIMO AO N° 3974, NAS PROXIMIDADES DA CHÁCARA PASSOS.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5202/5202_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5202/5202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DAS INSTALAÇÕES DO POSTO DE SAÚDE DO RIVABEM.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5203/5203_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5203/5203_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA COLOCADO UM CHAFARIZ ILUMINADO NO PARQUE DA LAGOA E NO PARQUE NEWTON PUPPI.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5205/5205_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5205/5205_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA SANTOS DUMONT, VILA BANCÁRIA</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5206/5206_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5206/5206_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORA NO SERVIÇO DE COLETA DE SANGUE, AMPLIAÇÃO DA SALA DE VACINAS, SUBSTITUIÇÃO DO TOLDO DE PROTEÇÃO E MELHORA NO SISTEMA DE SEGURANÇA DA UNIDADE BÁSICA DE SAÚDE RIVABEM</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5207/5207_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5207/5207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO PARA CADA SALA DE AULA DA REDE MUNICIPAL DE ENSINO OS MAPAS MUNDI, DO BRASIL, DO PARANÁ E DO MUNICÍPIO DE CAMPO LARGO</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5208/5208_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5208/5208_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CENTRO DE RECUPERAÇÃO ESPECIFICA PARA TRATAMENTO DE MULHERES COM DEPENDÊNCIA QUIMICA</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5209/5209_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5209/5209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA DE ATENDIMENTO E ACOMPANHAMENTO DOMICILIAR Á PACIENTES TERMINAIS DE CÂNCER</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5210/5210_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5210/5210_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR MÃO ÚNICA A RUA XAVIER DA SILVA DESDE A RUA ROCHA POMBO ATÉ A RUA DESEMBARGADOR CLOTÁRIO PORTUGAL.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5211/5211_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5211/5211_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE TROCAR A CALÇADA AO REDOR DA VILA OLÍMPICA, TIRANDO AS GRAMAS E FAZENDO UMA PISTA DE CAMINHADA</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5212/5212_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5212/5212_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UM PONTO DE ÔNIBUS NA RUA VEREADOR JOÃO AUGUSTO DE ALMEIDA BARBOSA, EM FRENTE AO RESIDENCIAL GIOVANNI, VILA OTTO</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5216/5216_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5216/5216_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA SOB AS PEDRAS IRREGULARES DA RUA HUMBERTO BARONI, NO LOTEAMENTO LAMBACK.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5218/5218_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5218/5218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ASFALTO E MANILHAMENTO NO TRECHO QUE FALTA, NA RUA ANTONINA, VILA CONCEIÇÃO</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5219/5219_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5219/5219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A REVITALIZAÇÃO DO PARQUINHO, BEM COMO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA AVENIDA CANAL, ATRÁS DA PREFEITURA MUNICIPAL, BAIRRO CAMBUÍ</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5220/5220_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5220/5220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALE UMA PLACA IDENTIFICANDO " RUA SEM SAÍDA" NA RUA ANA CRISTINA GONÇALVES, BATEIAS.</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5221/5221_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5221/5221_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DO ITAMBEZINHO, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5222/5222_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5222/5222_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DO REBOUÇAS, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5223/5223_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5223/5223_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DO CAHIVA, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5224/5224_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5224/5224_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DE SÃO PEDRO, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5225/5225_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5225/5225_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DE FIGUEIREDO, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5226/5226_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5226/5226_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DE BATEIAS, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5227/5227_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5227/5227_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DE PALMITAL DE SÃO SILVESTRE, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5228/5228_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5228/5228_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DE SANTA CRUZ, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5229/5229_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5229/5229_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR A "LINHA DA SAÚDE" ENTRE AS COMUNIDADES ATENDIDAS PELA UNIDADE DE SAÚDE DO TRÊS CÓRREGOS, INDO E VINDO EM HORÁRIOS DE MELHOR VIABILIDADE.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5230/5230_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5230/5230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA REPAGINADO O CANTEIRO SITUADO NA RUA FRANCISCO XAVIER DE ALMEIDA GARRETT, EM FRENTE Á UPA.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5234/5234_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5234/5234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA E BANCOS EM TODOS OS PONTOS DE ÔNIBUS NOS JARDINS SÃO VICENTE E VILA VERDE</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5231/5231_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5231/5231_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIA NO SISTEMA DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DA RUA JOÃO BATISTA VALLÕES.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5235/5235_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5235/5235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS E MEIO FIO EM TODAS AS VIAS DOS JARDINS SÃO VICENTE E VILA VERDE</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5236/5236_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5236/5236_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NA AVENIDA AYRTON SENNA, NO TRECHO ENTRE A AVENIDA LUIZ RIVABEM E A ESTRADA DOM RODRIGO</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5232/5232_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5232/5232_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SISTEMA DE SEGURANÇA PARA PREVENÇÃO DE ASSALTOS NA ZONA RURAL DAS REGIÕES DA FAZENDINHA, FIGUEIREDO E BATEIAS.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5237/5237_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5237/5237_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRAS DE SUBSTITUIÇÃO E REALINHAMENTO DOS POSTES E MELHORIA NA ILUMINAÇÃO PÚBLICA DA ESTRADA DOM RODRIGO, EM TODA A SUA EXTENSÃO</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5233/5233_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5233/5233_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DO PROJETO E INFORMAÇÕES SOBRE OS CRITÉRIOS ADOTADOS PARA A MUDANÇA DE SENTIDO DAS RUAS TRANSVERSAIS A RUA XAVIER DA SILVA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5295/5295_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5295/5295_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA TÉCNICA NO TERRENO QUE LOCALIZA-SE A RUA VIRGULINO GOMES CRUZARA, FINAL DA RUA, LADO DIREITO, VILA TORRES I, FERRARIA.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5239/5239_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5239/5239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA MOTOVIA NA RUA PADRE NATAL PIGATO, COM SENTIDO ÚNICO.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MANUTENÇÃO DA RUA VERÔNICA DEBAX IAREK, BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5241/5241_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5241/5241_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MANUTENÇÃO DA RUA ROBERTO DIBAS, BAIRRO VISTA ALEGRE.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5242/5242_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5242/5242_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO NA RUA SILVÉRIO MARTINS, BAIRRO RONDINHA.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5243/5243_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5243/5243_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIRO, NA RUA ÂNGELO ZANETTI, EM FRENTE AO NÚMERO 734, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5244/5244_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5244/5244_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO, EM TODA EXTENSÃO DA RUA RODOLFO CASTAGNOLI, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5245/5245_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5245/5245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFALTICO NA RUA PEDRO SKRIZIPIETZ, BAIRRO CAMPO DO MEIO</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5246/5246_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5246/5246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (LOMBADA), NA RUA ÂNGELO ZANETTI, EM FRENTE AO NÚMERO 734, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5247/5247_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5247/5247_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO CRAS (CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL) RIVABEM.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5248/5248_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5248/5248_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADO E EMPRESA SANEPAR, PEDINDO INFORMAÇÕES SOBRE A PREVISÃO DE OBRAS DE SANEAMENTO BÁSICO NO BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5251/5251_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5251/5251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DOCUMENTAR A CESSÃO DE USO DE ÁREA CEDIDOS PELA CÚRIA METROPOLITANA EM SANTA CRUZ._x000D_
 </t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5255/5255_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5255/5255_texto_integral.pdf</t>
   </si>
   <si>
     <t>EDIFICAÇÃO JUNTO A COMUNIDADE DE SÃO SILVESTRE DO MEMORIAL DOS COLONIZADORES DA REGIÃO.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5252/5252_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5252/5252_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOCUMENTAR A CESSÃO DE USO DE ÁREA CEDIDOS PELA CÚRIA METROPOLITANA NA COMUNIDADE DE PALMITAL DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5253/5253_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5253/5253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE SANITÁRIOS JUNTO A CAPELA MORTUÁRIA DA CAPELA IMACULADA CONCEIÇÃO DO PALMITAL DE SÃO SILVESTRE._x000D_
 </t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5254/5254_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5254/5254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NEGOCIAÇÃO JUNTO A CÚRIA METROPOLITANA PARA CESSÃO DE TERRENO EM PALMITAL DE SÃO SILVESTRE, A FIM DE EDIFICAR  O "MEMORIAL DOS COLONIZADORES."_x000D_
 </t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5256/5256_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5256/5256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA MANOEL PINTO PORTUGAL COM A RUA JOSÉ PAIVA VIDAL, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5257/5257_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5257/5257_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS NA RUA DOM PEDRO II, PRÓXIMO AS ESQUINAS DA RUA FRANCISCO XAVIER DE ALMEIDA GARRET.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5258/5258_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5258/5258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTOS DE ÔNIBUS NA RUA VIRGULINO GOMES CRUZARA, DOS DOIS LADOS DA VIA, EM FRENTE AO NÚMERO Nº 75, NA VILA TORRES I, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5259/5259_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5259/5259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE BICICLETÁRIOS NA PRAÇA DA ATÍLIO DE ALMEIDA E PRAÇA GETÚLIO VARGAS._x000D_
 </t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5261/5261_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5261/5261_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DE ENTULHOS E LIXO ÀS MARGENS DA RUA JOSÉ GAVLAK - CONJUNTO HABITACIONAL JOAQUIM FERREIRA E RUA CLAUDIOMIR QUERINO DOS SANTOS._x000D_
 </t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5262/5262_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5262/5262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA NA RUA IVAIPORÃ, VILA POMPÉIA.</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5263/5263_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5263/5263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ILUMINAÇÃO PÚBLICA NAS SEGUINTES RUAS DO JARDIM GUARANI: RUA DOS CEDROS, EUCALIPTOS, CEREJEIRAS, SANTA BÁRBARA, ALECRIM, RUA DOS PINHEIROS, TARUMÃ, RUA DAS PALMEIRAS, GUAIRACI E CAMBARÁ.</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5264/5264_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5264/5264_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE UMA PRAÇA ENTRE AS RUAS QUINTINO BOCAIÚVA, JOSÉ BONIFÁCIO E BENEDITO SOARES PINTO SITUADOS NO BAIRRO VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5265/5265_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5265/5265_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA GENEROSO MARQUES, ESQUINA COM A RUA VEREADOR JOÃO VIEIRA TIGRINHO, BAIRRO VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5266/5266_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5266/5266_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DE UMA BOCA DE LOBO NA RUA GENEROSO MARQUES, ESQUINA COM A RUA SUBESTAÇÃO DE ENOLOGIA, VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5267/5267_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5267/5267_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CICLOVIA NO CANTEIRO CENTRAL QUE MARGEIA A AVENIDA AYRTON SENNA, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5268/5268_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5268/5268_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA ILUMINAÇÃO DA QUADRA DA ESCOLA MUNICIPAL PEDRO KAMINSKI, LOCALIZADO NO JARDIM ACÁCIAS, BAIRRO BOTIATUVA.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5269/5269_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5269/5269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE INTERNET GRATUITA NO CENTRO DE CAMPO LARGO</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5271/5271_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5271/5271_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA ÁREA EXTERNA DO CENTRO DE EDUCAÇÃO INFANTIL MARIA RIVABEM, BAIRRO RIVABEM II._x000D_
 </t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5273/5273_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5273/5273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA ÁREA EXTERNA DA ESCOLA MUNICIPAL XV DE OUTUBRO, BAIRRO RIVABEM II._x000D_
 </t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5274/5274_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5274/5274_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE DOIS BUEIROS LOCALIZADOS NA RUA CANOINHAS, EM FRENTE AO Nº 35, Nº 133 E Nº 779, JARDIM CARMELA.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5275/5275_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5275/5275_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA EM TODA EXTENSÃO DA ÁREA DE PASSEIO, LOCALIZADA NA RUA GUAPIRAMA, JARDIM CARMELA.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5276/5276_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5276/5276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI N° 2465/13, QUE DISPÕE SOBRE A CRIAÇÃO DO CADASTRO MUNICIPAL DE OFERTA E _x000D_
 DEMANDA DE VOLUNTÁRIOS DE CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5278/5278_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5278/5278_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO E ENSAIBRAMENTO NA RUA ANTÔNIO NESTOR WELTER, BAIRRO JARDIM RONDINHA._x000D_
 </t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5281/5281_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5281/5281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIORIZAÇÃO E AGILIDADE NA APROVAÇÃO DA CONSULTA PRÉVIA PROTOCOLADA SOB O N° 256/2014, NA SECRETARIA MUNICIPAL DE DESENVOLVIMENTOS URBANO, DE EMPREENDIMENTO COMPOSTO POR APROXIMADAMENTE 344 UNIDADES.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5279/5279_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5279/5279_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE E AGILIZAÇÃO NA ANÁLISE PARA POSTERIOR APROVAÇÃO DE EMPREENDIMENTO COM RECURSOS DO FAR - FAIXA I, COMPOSTO POR APROXIMADAMENTE 344, LOCALIZADO NA RODOVIA BR 376 (RODOVIA DO CAFÉ), ACESSO PELA RUA ÂNGELO ZANETTI, DESTINADO A ATENDER FAMÍLIAS RESIDENTES NA FAIXA DE DOMÍNIO DA PR - 423 E BR - 277.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5280/5280_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5280/5280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRIORIZAÇÃO E AGILIDADE NA ELABORAÇÃO DO PROJETO DE DISTRIBUIÇÃO DE ÁGUA POTÁVEL PARA AS FAMÍLIAS DE DOMÍNIO DA PR-423, NA ÁREA DE TRANSPOSIÇÃO DA BR-277._x000D_
 </t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5284/5284_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5284/5284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSÃO E AMPLIAÇÃO DE HORÁRIOS DA LINHA CAMPINA QUE CIRCULA NO LOTEAMENTO JARDIM DAS ACÁCIAS PARA ATENDER A LOCALIDADE. </t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5285/5285_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5285/5285_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE UM TELECENTRO - CENTRO COMUNITÁRIO DE ACESSO À INFORMÁTICA PARA ATENDER A COMUNIDADE QUILOMBOLA DE PALMITAL DOS PRETOS - DISTRITO DE TRÊS CÓRREGOS._x000D_
 </t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5286/5286_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5286/5286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABERTURA DE UMA RUA EM FRENTE AO CAMPO DA SCHMIDT, ENTRE A RUA AMAZONAS, LIGANDO ATÉ A AVENIDA DOS EXPEDICIONÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5288/5288_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5288/5288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DO LIXO NAS MARGENS DA AVENIDA DAS TORRES, NOS FUNDOS DA EMPRESA SIG COMBIBLOC DO BRASIL._x000D_
 </t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5289/5289_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5289/5289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUAÇÃO ASFÁLTICA NA RUA JOSÉ GAVLAK, BAIRRO POPULAR NOVA.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5290/5290_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5290/5290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CERCA DE PROTEÇÃO EM VOLTA DOS PARQUINHOS DESTE MUNICÍPIO, NAS SEGUINTES LOCALIDADES: PRAÇA DA POLÔNIA; VILA BANCÁRIA (RUA CASTRO ALVES); PARQUE DA LAGOA; ÁGUAS CLARAS (EM FRENTE A METALÚRGICA BURMON); PARTÊNOPE E SÃO VICENTE.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5291/5291_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5291/5291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SE OFICIE O ÓRGÃO COMPETENTE A FIM DE QUE SE REALIZE UM ESTUDO E EXECUÇÃO DE UMA OBRA QUE MELHORE O ACESSO DOS CARROS QUE TRAFEGAM PELA BR-277 E DESEJAM CONVERTER PARA A AVENIDA BOM JESUS E PRINCIPALMENTE PARA A ESTRADA DOM RODRIGO OU DOS VEÍCULOS QUE TRAFEGAM PELAS RUAS E NECESSITAM ENTRAR NA BR.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5292/5292_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5292/5292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR UMA LIXEIRA COMUNITÁRIA NA RUA PEDRO CULPI PAULIN, BAIRRO JARDIM RONDINHA</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5297/5297_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5297/5297_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PARQUINHO, LOCALIZADO NA RUA AMAZÍLIO LAVALL, BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5298/5298_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5298/5298_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE CAMPANHAS VIA MEIOS DE COMUNICAÇÃO DO NOSSO MUNICÍPIO EM PROL DE ARRECADAR SOBRAS DE MATERIAIS DE CONSTRUÇÃO CIVIL, QUE SÃO DESCARTADOS APÓS O TÉRMINO DAS OBRAS E QUE PODERIAM SER DESTINADOS PARA AS PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5299/5299_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5299/5299_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE APLICABILIDADE DA LEI MUNICIPAL Nº 1861/2005 QUE TRATA SOBRE A "COLETA DE MEDICAMENTOS COM PRAZOS DE VALIDADE VENCIDOS NO MUNICÍPIO DE CAMPO LARGO ATÉ A SUA DISPOSIÇÃO FINAL COMO RESÍDUO SÓLIDO".</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5300/5300_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5300/5300_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA CICLOVIA NA RUA ALCEBÍADES AFFONSO GUIMARÃES EM TODA SUA EXTENSÃO._x000D_
 </t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5301/5301_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5301/5301_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE FAIXAS E SINALIZAÇÃO DE TRÂNSITO NA RUA IPÊ E NO ESTACIONAMENTO DA UNIDADE DE SAÚDE DO JARDIM GUARANI_x000D_
 </t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE ÁREA PARA IMPLANTAÇÃO DE UM BATALHÃO DO EXÉRCITO BRASILEIRO EM CAMPO LARGO.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5303/5303_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5303/5303_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ACADEMIA AO AR LIVRE COM A IMPLANTAÇÃO DE APARELHOS PARA PORTADORES DE NECESSIDADES ESPECIAIS E PARQUINHO PARA ATENDER A LOCALIDADE DE SALGADINHO._x000D_
 </t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5304/5304_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5304/5304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONIBILIZAÇÃO DE WORKSHOP DE ARTES CÊNICAS NAS ESCOLAS MUNICIPAIS E ESTADUAIS._x000D_
 </t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5305/5305_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5305/5305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM PROFESSOR DE GINÁSTICA PARA MINISTRAR AULAS PARA A COMUNIDADE DE SALGADINHO.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5306/5306_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5306/5306_texto_integral.pdf</t>
   </si>
   <si>
     <t>APORTE DE RECURSOS FINANCEIROS NO PPA, LDO E LOA DO MUNICÍPIO DE CAMPO LARGO, PARA VIABILIZAR A IMPLANTAÇÃO DO PROGRAMA CAMINHO DAS PEDRAS NA LOCALIDADES DE SALGADINHO E FAZENDINHA.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5307/5307_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5307/5307_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRATAÇÃO DE AGENTE DE TRÂNSITO PARA ATUAR NO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5308/5308_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5308/5308_texto_integral.pdf</t>
   </si>
   <si>
     <t>ANTI PÓ NA TRAVESSA DO LINO, SITUADO NA VILA SANTA ÂNGELA, FERRARIA</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5612/5612_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5612/5612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLUCIONAR A FALTA DE REDE TELEFÔNICA E INTERNET BANDA LARGA NO BAIRRO FAZENDINHA E SALGADINHO, PRINCIPALMENTE NA RUA SEBASTIÃO TOREZIM, Nº 110.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5309/5309_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5309/5309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA RUA BENEDITO SOARES PINTO ESQUINA COM A RUA OSVALDO CRUZ PRÓXIMO AO AÇOUGUE DO TICO, CENTRO.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5310/5310_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5310/5310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DAS FAIXAS NA RUA PADRE OTÁVIO JÚLIO DOS SANTOS, OURO VERDE._x000D_
 </t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5312/5312_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5312/5312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA COM SINALIZAÇÃO NA AVENIDA DAS TORRES COM SAÍDA NA RUA CAETANO MUNHOZ DA ROCHA.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5313/5313_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5313/5313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGÊNCIA COMUNITÁRIA DOS CORREIOS OU DISTRIBUIÇÃO DOMICILIAR NA LOCALIDADE DO SÃO CAETANO, ITABOA.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5314/5314_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5314/5314_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (LOMBADA DOU TACHÕES) NA RUA JOSÉ DE PAIVA VIDA ESQUINA COM A RUA OSCAR FERREIRA, BAIRRO ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5315/5315_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5315/5315_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA MARGINAL A BR 277, EM FRENTE AO MATERIAIS DE CONSTRUÇÃO PIOTTO, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5316/5316_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5316/5316_texto_integral.pdf</t>
   </si>
   <si>
     <t>MURAL COM A FOTO E A HISTÓRIA DAS VEREADORAS DA CIDADE.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5317/5317_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5317/5317_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA ESTRADA DO MATO QUEIMADO, QUE LIGA A RECUPERADORA CAMPO LARGO AO TIRO DE LAÇO PIANARO, GUABIROBA.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5318/5318_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5318/5318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE O DEPARTAMENTO COMPETENTE PRESTE INFORMAÇÕES NO TOCANTE AO CUMPRIMENTO DA LEI Nº 2529/2013 QUE "DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE INCENTIVO À DOAÇÃO DE ALIMENTOS - BANCOS DE ALIMENTOS"._x000D_
 </t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5319/5319_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5319/5319_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA GERAL DA PAVIMENTAÇÃO DA CICLOVIA DA AVENIDA PADRE NATAL PIGATTO, COM INSTALAÇÃO DE PLACAS E PINTURA DE _x000D_
 SINALIZAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5320/5320_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5320/5320_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE MANILHAS DE ÁGUAS PLUVIAIS EM TODA A EXTENSÃO DA RUA JOÃO CECATTO NETO EM BATEIAS.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5321/5321_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5321/5321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS CRITÉRIOS, NORMAS E PROCEDIMENTOS ADOTADOS PARA ATENDIMENTO NAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5322/5322_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5322/5322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE RASTREADORES EM VEÍCULOS DA FROTA MUNICIPAL.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5323/5323_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5323/5323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SISTEMA ELÉTRICO COM ILUMINAÇÃO E FORNECIMENTO DE ENERGIA ELÉTRICA PARA A FEIRA DE PRODUTORES REALIZADA SEMANALMENTE NO ESTACIONAMENTO DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5326/5326_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5326/5326_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E MELHORIAS NA ILUMINAÇÃO PÚBLICA E DENTRO DO CAMPO DE FUTEBOL DE BATEIAS.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5324/5324_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5324/5324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRIORIDADE E AGILIDADE NO PROCESSO DE LICITAÇÃO E IMPLANTAÇÃO DE OBRAS PARA AMPLIAÇÃO DA UNIDADE DE SAÚDE DE SÃO SILVESTRE, DEVIDO A LIBERAÇÃO DO EMPENHO.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5325/5325_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5325/5325_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA LOMBADA EM FRENTE AO N° 893 DA RUA JOÃO CECATTO NETO, EM BATEIAS</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5327/5327_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5327/5327_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO NA RUA BENEDITO PRUDÊNCIO, BAIRRO NOVA TRENTO II.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5328/5328_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5328/5328_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO CÓRREGO CANALIZADO NA AVENIDA DOS EXPEDICIONÁRIOS COM INÍCIO EM FRENTE A GARAGEM DA PREFEITURA (SECRETARIA DE VIAÇÃO E OBRAS) PASSANDO POR TRÁS DO POSTO GEPEZEM ATÉ A PORCELANA SCHMIDT.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5359/5359_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5359/5359_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO E MANILHAMENTO NA RUA JOSÉ DE ALENCAR, LOTEAMENTO VILA NOVA.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A APLICAÇÃO DE MULTAS PELO DESCUMPRIMENTO DA LEI Nº 1823/2005 NO QUE TANGE À SANÇÃO QUANTO A HIGIENE DAS HABITAÇÕES.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5331/5331_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5331/5331_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE UMA PLACA SINALIZANDO A PROIBIÇÃO SONORA NA RUA OSWALDO CRUZ, NAS PROXIMIDADES DO HOSPITAL SÃO LUCAS E DEMAIS HOSPITAIS DE CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5332/5332_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5332/5332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DAS SAÍDAS DAS ÁGUAS PLUVIAIS EM MANILHAMENTOS TRANSVERSAIS NA RUA JOÃO CECATTO NETO.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MANUTENÇÃO DA RUA TEODORO KOCHINSKI, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MANUTENÇÃO DA RUA MARIA MAGDALENA VAZ DA SILVA, CAMPO DO MEIO.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5335/5335_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5335/5335_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DAS LINHAS DE ÔNIBUS DOS BAIRROS SÃO CAETANO E ITAQUI DE CIMA.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5336/5336_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5336/5336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DE BUEIRO NA RUA PEDRO CARLOS ANSOLIN, EM FRENTE AO Nº 300 E 584, PRÓXIMO À GERMER, JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGESTÃO DE PROJETO DE LEI A SER OBJETO DE APRECIAÇÃO E DELIBERAÇÃO DO PLENÁRIO, PROPONDO A ISENÇÃO DO PAGAMENTO DA ALÍQUOTA DO ISSQN PARA O TRANSPORTE COLETIVO DO MUNICÍPIO QUE ATUALMENTE É DE 3%.</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5339/5339_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5339/5339_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA NA RUA AUGUSTA PRÓXIMO AO Nº 416, BAIRRO JARDIM TROPICAL</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5341/5341_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5341/5341_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA RESOLUÇÃO EM ANEXO DE Nº 03/2001 QUE DETERMINA "FICA CRIADA A URNA COLETORA DE SUGESTÕES E DENÚNCIAS NESTA CÂMARA"</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5342/5342_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5342/5342_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DO PONTO DE ÔNIBUS NA RUA LUIZ RIVABEM, EM FRENTE O ARMAZÉM DA DONA ALZIRA ROSSONI, BAIRRO VILA RIVABEM.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5343/5343_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5343/5343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA RUA EUCLIDES ALVES FERREIRA E RUA OITO, BAIRRO CAMPO DO MEIO.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A UNIDADE ADMINISTRATIVA COMPETENTE INFORME ATRAVÉS DE RELATÓRIO QUAIS FORAM OS LOCAIS MAIS ATINGIDOS PELAS CHUVAS DOS DIAS 06, 07 E 08 DO MÊS CORRENTE, BEM COMO QUAIS AS PROVIDÊNCIAS TOMADAS PELA DEFESA CIVIL.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5347/5347_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5347/5347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DA RUA EUCLIDES DE ANDRADE, NA ALTURA DO N° 267, BAIRRO SÃO JOÃO._x000D_
 </t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5349/5349_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5349/5349_texto_integral.pdf</t>
   </si>
   <si>
     <t>MACRODRENAGEM DO RIO VERDE E SEUS AFLUENTES, NA REGIÃO DO CERCADINHO, REALIZAÇÃO DE CAMPANHAS PUBLICITÁRIAS PARA EVITAR O DEPÓSITO DE LIXOS E OUTROS MATERIAIS NO LEITO DOS RIOS E EM SUAS MARGENS E RECUPERAÇÃO E PRESERVAÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5351/5351_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5351/5351_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO ÀS NECESSIDADES DAS FAMÍLIAS RESIDENTES NA COMUNIDADE SITUADA À ESQUERDA ÀS MARGENS DO INÍCIO DO CONTORNO DA BR-277, PRÓXIMO A PR-423, SENTIDO CAPITAL DO ESTADO.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5350/5350_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5350/5350_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SPP - SISTEMA PLANTIO PROGRAMADO.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE UM PROFESSOR DE GINÁSTICA PARA MINISTRAR AULAS NOS JARDINS ACÁCIAS, CARMÉLIA E IRUAMA.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO ÀS NECESSIDADES EMERGENCIAIS OCORRIDAS PELAS FORTES CHUVAS NO ÚLTIMO DIA 07 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA AMARELA (PROIBIDO O ESTACIONAMENTO DE VEÍCULOS) EM UM DOS LADOS DA RUA LOURIVAL PORTELA DE BRITO, BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5358/5358_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5358/5358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE BUEIRO NA RUA JOÃO AUGUSTO DE ALMEIDA BARBOSA, EM FRENTE O Nº 399, VILA OTTO.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5355/5355_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5355/5355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE UMA VALETA QUE SE ENCONTRA AO MEIO DA RUA EDILBERTO RIVABEM, PRÓXIMO AO Nº 149, BAIRRO SÃO JOÃO II</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5360/5360_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5360/5360_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO/LIMPEZA E REVITALIZAÇÃO DA RUA MANUEL PINTO PORTUGAL, ESQUINA COM A RUA ALCEBÍADES AFONSO GUIMARÃES.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5361/5361_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5361/5361_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DE PONTE DA ESTRADA QUE LIGA O NÚCLEO INVERNADA ATÉ A PR 090, VIA LESTE NO LAJEADO.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5362/5362_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5362/5362_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO DA LIGAÇÃO ENTRE A ESTRADA DO CERNE - KM 73, COM A ESTRADA QUE SEGUE AO BAIRRO DE INVERNADA DOS CASTROS.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5363/5363_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5363/5363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE PONTE SOBRE O CÓRREGO LEAL QUE CORTA A ESTRADA QUE LIGA HERVA AO PALMITAL DE SÃO SILVESTRE._x000D_
 </t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO POLIESPORTIVO NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO POLIESPORTIVO NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5366/5366_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5366/5366_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO POLIESPORTIVO NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO JARDIM NOVA TRENTO</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRAÇA PARA O JARDIM NOVA TRENTO.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE EM PONTOS ESTRATÉGICOS NO CONTORNO RECÉM INAUGURADO DA BR-277.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5370/5370_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5370/5370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO POLIESPORTIVO NO DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE PROJETO PARA VIABILIZAR A CONSTRUÇÃO DE CONDOMÍNIO EXCLUSIVO PARA IDOSOS</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5374/5374_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5374/5374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO DE UM FLUXOGRAMA DOS PROCEDIMENTOS DE CADA SERVIÇO OFERECIDO PELA PREFEITURA MUNICIPAL AOS CIDADÃOS.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5375/5375_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5375/5375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO NA ESQUINA DAS RUAS BARÃO DO RIO BRANCO E CENTENÁRIO.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5376/5376_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5376/5376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM PORTAL DE ENTRADA NO MUNICÍPIO DE CAMPO LARGO NA BR-277, PRÓXIMO AO POSTO MARIENTAL - ITAQUI._x000D_
 </t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA LOMBADA EXISTENTE NA RUA ANTONIO PIANARO, APROXIMADAMENTE N° 2325, SÃO VICENTE.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5378/5378_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5378/5378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO TELHADO DO PONTO DE ÔNIBUS EM FRENTE A ESCOLA MUNICIPAL LUIZ JULIO, CARATUVA</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DA LINHA DE ÔNIBUS ÁGUAS CLARAS E FRANCISCO GORSKI NA RUA EUCLIDES DE ANDRADE, BAIRRO SANTA RITA</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADAS NA RUA BERNARDO ANTÔNIO GUERCHEWSKI, BAIRRO BOM JESUS (LOTEAMENTO JARDIM DAS AMÉRICAS).</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5381/5381_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5381/5381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA XV DE NOVEMBRO, PRÓXIMO AO Nº 1522, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5382/5382_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5382/5382_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OPERAÇÃO CONCENTRADA DE PATROLAMENTO E ENSAIBRAMENTO NAS RUAS: DAS ARARAS, ÁGUIA DO MAR E CARLOS GOMES, VILA GILCY, DISTRITO DE FERRARIA.  </t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5383/5383_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5383/5383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUO PARA PONTO DE ÔNIBUS ESCOLAR EXCLUSIVO DOS ALUNOS DO COLÉGIO ESTADUAL MACEDO SOARES E NAS PROXIMIDADES DA ESCOLA REINO DA LOUCINHA._x000D_
 </t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5384/5384_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5384/5384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO E MANUTENÇÃO NA RUA WADISLAU GORSKI, FERRARIA.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5385/5385_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5385/5385_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MANILHAMENTO NA RUA REGINALDO ANTÔNIO ROSA, VILA GLÓRIA.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5386/5386_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5386/5386_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DUAS PASSAGENS ELEVADAS PARA PEDESTRES EM FRENTE AO CMEI OURO VERDE, NA RUA JOSÉ DOMINGUES PEREIRA E RUA VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5387/5387_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5387/5387_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENTENDIMENTO JUNTO AO GOVERNO FEDERAL, A FIM DE QUE SEJA LIBERADO RECURSO DO PROGRAMA "MINHA CASA MELHOR", AS FAMÍLIAS ATINGIDAS PELAS CHUVAS DE 10/06/14.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5388/5388_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5388/5388_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ESTRADA DO MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5389/5389_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5389/5389_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE EM FRENTE AO N° 5364, NA ESTRADA DA SEREIA._x000D_
 </t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5391/5391_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5391/5391_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE VEÍCULOS TIPO ÔNIBUS UTILIZADOS PELA EMPRESA PRESTADORA DE SERVIÇO DE TRANSPORTE ESCOLAR, PARA PRESTAÇÃO DE SERVIÇO DE TRANSPORTE COLETIVO EM HORÁRIOS COMPATÍVEIS.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5392/5392_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5392/5392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LINHA DE TRANSPORTE ESCOLAR EM CARÁTER EMERGENCIAL PARA ATENDER AOS ALUNOS RESIDENTES NAS MARGENS DA PR -423 E BR-277, NA REGIÃO DO INÍCIO DA TRANSPOSIÇÃO DA BR-277, PARALELA A PR-423._x000D_
 </t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR CAMADA ASFÁLTICA EM TODA A EXTENSÃO DAS RUAS: LONDRINA E CURITIBA NO BAIRRO VILA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5395/5395_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5395/5395_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREVISÃO ORÇAMENTÁRIA DESTINANDO RECURSOS ATRAVÉS DE SUBSÍDIO, PARA VIABILIZAÇÃO DA IMPLANTAÇÃO DE TRANSPORTE COLETIVO INTERNO NOS DISTRITOS DO INTERIOR DO MUNICÍPIO (BATEIAS, TRÊS CÓRREGOS E SÃO SILVESTRE), NA LEI DE DIRETRIZES ORÇAMENTÁRIAS (LDO) E NA LEI ORÇAMENTÁRIA ANUAL (LOA).</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5397/5397_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5397/5397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO A RESPEITO DO QUADRO DE PESSOAL PERMANENTE LOTADOS NA SECRETARIA MUNICIPAL DE JUSTIÇA E CIDADANIA.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5399/5399_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5399/5399_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. SÉRGIO LUIZ CEQUINEL FILHO, ENGENHEIRO COORDENADOR NACIONAL DAS CÂMARAS ESPECIALIZADAS DE ENGENHARIA ELÉTRICA.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5398/5398_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5398/5398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES DO EXECUTIVO A RESPEITO DO CONTRATO COM A EMPRESA CONE SUL._x000D_
 </t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5400/5400_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5400/5400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CASIMIRO DE ALVES, BAIRRO ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5401/5401_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5401/5401_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA CURIÓ NO BAIRRO VILA GILCY, FERRARIA.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTERDIÇÃO DO IMÓVEL LOCALIZADO ONDE FUNCIONAVA O ANTIGO PROJETO VIDA NOVA, BAIRRO FRANCISCO GORSKI, RUA ALEMANHA, EM FRENTE AO Nº 2215.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO NA RUA XAVIER DA SILVA AONDE VEÍCULOS NÃO PODEM VIRAR À ESQUERDA.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5405/5405_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5405/5405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE VIABILIZE JUNTO À CATERPILLAR BRASIL DOAÇÃO DE DUAS MÁQUINAS PARA A PREFEITURA MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5410/5410_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5410/5410_texto_integral.pdf</t>
   </si>
   <si>
     <t>BARREIRA DE CONTENÇÃO NA RUA PROJETA D, JARDIM ESMERALDA.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5411/5411_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5411/5411_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM ABRIGO MAIOR PARA PROTEGER A COMUNIDADE DO FRIO E DA CHUVA, CONSERTAR E AUMENTAR O NÚMERO DE BANCOS E CONSTRUÇÃO DE BANHEIRO NO POSTO DE SAÚDE DE BATEIAS.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5413/5413_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5413/5413_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PROTEÇÃO DA LATERAL (GUARDRAIL) DA PONTE SOBRE O RIO AÇUNGUI NO QUILÔMETRO 60 DA PR-090 - RODOVIA ENGENHEIRO ÂNGELO FERRARIO LOPES (ESTRADA DO CERNE).</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>JOÃO MARCOS, JOSLEY   ANDRADE</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5414/5414_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5414/5414_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA FRENTE PARLAMENTAR EM APOIO E VALORIZAÇÃO DO TROPEIRISMO.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5415/5415_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5415/5415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARCERIA ENTRE A CÂMARA MUNICIPAL DE CAMPO LARGO E O NÚCLEO DE AMIGOS DA TERRA E ÁGUA - NATA E A UNIVERSIDADE DE GIRONA - UDG, ESPANHA, VISANDO A REALIZAÇÃO DE REUNIÃO PÚBLICA PARA ELABORAÇÃO DA CARTA DO TROPEIRO DE CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5416/5416_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5416/5416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE 10 MANILHAS NA RUA AUGUSTO FABRIS, Nº 135, BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5417/5417_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5417/5417_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LIXO NAS MARGENS DA RUA NITERÓI, BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO, SINALIZAÇÃO E PAISAGISMO NA PRAÇA ENTRE AS RUAS QUINTINO BOCAIÚVA, JOSÉ BONIFÁCIO E BENEDITO SOARES PINTO, VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA JOSÉ DE PIVA VIDAL ESQUINA COM A RUA MANOEL PINTO PORTUGAL, BAIRRO LAMBACK.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE ESGOTO NA RUA JOSÉ KRUPA, EM TODA SUA EXTENSÃO, BAIRRO SÃO VICENTE.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5422/5422_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5422/5422_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA QUE IDENTIFICA O MEIO FIO  E LATERAIS  DA RUA DOM PEDRO II, DO CENTRO AO BOTIATUVA (NA ALTURA DA FÁBRICA LEGRAND).</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5423/5423_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5423/5423_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DA FAIXA QUE IDENTIFICA O MEIO E LATERAIS DA ESTRADA DOM RODRIGO, EM TODA SUA EXTENSÃO, BAIRRO ITABOA._x000D_
 </t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5424/5424_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5424/5424_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELEVAÇÃO DA RUA E DA PONTE SOBRE O RIO VERDE, NO ACESSO A ESTRADA DA SEREIA, COLÔNIA RIO VERDE.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5426/5426_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5426/5426_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DA LOMBADA NA RUA LUIZ RIVABEM, PRÓXIMO AO MATERIAIS DE CONSTRUÇÃO DELIANE, BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5430/5430_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5430/5430_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA TRAVESSIA ELEVADA PARA PEDESTRES NA AVENIDA PADRE NATAL PIGATTO, EM FRENTE AO CENTRO ADMINISTRATIVO DA PREFEITURA MUNICIPAL E TAMBÉM NA ENTRADA DO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO IMEDIATO FUNCIONAMENTO DAS CÂMERAS DE MONITORAMENTO DE SEGURANÇA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5432/5432_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5432/5432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INSTALAÇÃO DE ESPELHOS CONVEXOS DE SEGURANÇA, NA RUA BENEDITO SOARES PINTO, CENTRO, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5433/5433_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5433/5433_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA RUA ÂNGELA PERUSSOLO MARCON, BAIRRO BUSMAYER, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5434/5434_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5434/5434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO INSTALAÇÃO DE CÂMERAS DE SEGURANÇA, HOLOFOTES PARA ILUMINAR O LOCAL E RONDAS DA GUARDA MUNICIPAL, NO PROJETO NOSSAS MENINAS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5437/5437_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5437/5437_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA REDE TELEFÔNICA E A PINTURA DA FAIXA DE SINALIZAÇÃO, NA RUA GONÇALVES DIAS COM A RUA BENEDITO SOARES, NO CENTRO.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5438/5438_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5438/5438_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS FIOS DE TELEFONE EM DESUSO QUE ENCONTRAM-SE SOLTOS AO CHÃO E O CORTE DE GALHOS DAS ÁRVORES PRÓXIMAS AOS FIOS DE ALTA TENSÃO, NA TRAVESSA HERCULANO CHAGAS, BAIRRO LAMBACK.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t>CÓPIA DA CONSOLIDAÇÃO DE LEIS URBANAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5441/5441_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5441/5441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA CRIADO E DESCRITO NO ORÇAMENTO DE 2015 VERBA AO CONSELHO MUNICIPAL DA PESSOA IDOSA._x000D_
 </t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5442/5442_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5442/5442_texto_integral.pdf</t>
   </si>
   <si>
     <t>PUBLICAÇÃO DE TODO O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5443/5443_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5443/5443_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO NO DISTRITO DE SÃO SILVESTRE O ABATEDOURO MUNICIPAL DE PEQUENOS ANIMAIS.</t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5445/5445_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5445/5445_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA COZINHA COMUNITÁRIA NA LOCALIDADE DE TAQUARINHA NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5444/5444_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5444/5444_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES E AGRADECIMENTO NO DIA 25 DE JULHO DO CORRENTE ANO, AOS MOTORISTAS DA EMPRESA DE TRANSPORTE COLETIVO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA COZINHA COMUNITÁRIA NA LOCALIDADE DE PALMITAL DE SÃO SILVESTRE NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5448/5448_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5448/5448_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA COZINHA COMUNITÁRIA NA LOCALIDADE DE SÃO PEDRO  NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5449/5449_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5449/5449_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA COZINHA COMUNITÁRIA NA LOCALIDADE DE PALMEIRINHA NO DISTRITO DE SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5450/5450_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5450/5450_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA COZINHA COMUNITÁRIA NA SEDE NO DISTRITO DE TRÊS CÓRREGOS</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5446/5446_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5446/5446_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO PARA POSTERIOR CONSTRUÇÃO DE NOVAS QUADRAS DE TÊNIS, E UMA PAREDE DE TÊNIS, NO PARQUE MUNICIPAL NEWTON PUPPI.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CRIAÇÃO DE UM CENTRO DE CONTROLE DE ZOONOSES E VETORES NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5452/5452_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5452/5452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALADAS CÂMERAS DE MONITORAMENTO NO PLENÁRIO DA CÂMARA MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5453/5453_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5453/5453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CENTRIFUGA DE MEL NA ANTIGA SEDE DA CEPAG EM TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t xml:space="preserve">ELABORAÇÃO DE PLANO DE AÇÃO A FIM DE ALCANÇAR AOS PRODUTORES DE MEL DE CAMPO LARGO A CERTIFICAÇÃO DE MEL ORGÂNICO._x000D_
 </t>
   </si>
   <si>
     <t>5458</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5458/5458_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5458/5458_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO E AMPLA DIVULGAÇÃO DE UM CANAL DE COMUNICAÇÃO COM A POPULAÇÃO, PARA RECEBER DENÚNCIAS REFERENTES AO ABANDONO E MAUS TRATOS DE ANIMAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PLANO DE AÇÃO A FIM DE ALCANÇAR AOS PRODUTORES DE MEL DE CAMPO LARGO A CERTIFICAÇÃO DE MEL ORGÂNICO.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5460/5460_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5460/5460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA ENTRE O EXECUTIVO, GUARDA MUNICIPAL, POLÍCIA CIVIL, POLÍCIA MILITAR E CONSELHO TUTELAR, PARA EXECUTAREM OPERAÇÕES PROMOVENDO FISCALIZAÇÃO DE PONTOS DE ENCONTRO E/OU CONCENTRAÇÃO DE MUNÍCIPES, E PRESENÇA DE CRIANÇAS E ADOLESCENTES, BEM COMO POSSÍVEIS VIOLAÇÕES DE DIREITOS, SEJA INFORMADO O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5461/5461_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5461/5461_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXAS QUE IDENTIFICA O MEIO E AS LATERAIS DA RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5462/5462_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5462/5462_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA QUE IDENTIFICA O MEIO E AS LATERAIS DA RUA QUINTINO BOCAIÚVA.</t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5463/5463_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5463/5463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DA FAIXA QUE IDENTIFICA O MEIO E AS LATERAIS DA RUA FRANCISCO XAVIER DE ALMEIDA GARRET.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE PROJETO PARA POSTERIOR CONSTRUÇÃO DE UMA QUADRA DE TÊNIS E UMA PAREDE DE TÊNIS, NA VILA OLÍMPICA ANTONIO LACERDA BRAGA.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5464/5464_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5464/5464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANILHAMENTO DE ÁGUA PLUVIAL NA RUA FRANCISCO CHEMIN, ENTRE A RUA MONSENHOR ALUÍSIO DOMANSKI ATÉ RUA MANOEL RIBAS, CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5465/5465_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5465/5465_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRAVESSIA ELEVADA NA RUA BENEDITO SOARES PINTO, ENTRE AS RUAS BARÃO DO RIO BRANCO E SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO SOBRE O NOVO REVESTIMENTO ASFÁLTICO QUE CEDEU NA RUA AMAZÍLIO LAVAL, BAIRRO PARTÊNOPE.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DERRUBADA DOS EUCALIPTOS QUE CERCAM A ESCOLA MUNICIPAL AUGUSTO PIRES DE PAULA , SUBSTITUINDO POR PLANTAS ORNAMENTAIS._x000D_
 </t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5470/5470_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5470/5470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADEQUAÇÃO DA ESCOLA MUNICIPAL AUGUSTO PIRES DE PAULA, NO DISTRITO DE TRÊS CÓRREGOS, AS NOVAS NORMAS DA ABNT E LEI DA ACESSIBILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FORMAÇÃO DE GRUPO TÉCNICO DE ESTUDO ENVOLVENDO LEGISLATIVO E EXECUTIVO PARA ELABORAÇÃO DO CÓDIGO SANITÁRIO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA RUA DOS APÓSTOLOS, NO JARDIM CRISTO REI.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5474/5474_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5474/5474_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROÇADA NA COLÔNIA DOM PEDRO, REBOUÇAS E BOLINETE.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5476/5476_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5476/5476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA GUILHERME FEDALTO, LOCALIZADA NO BAIRRO VILA DE LOURDES.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NAS RUAS ANTENOR GUILHERME PEREIRA, GASPAR VALENGA, ISRAEL DE ALMEIDA TORRES E PAULO TERNAUSKI, BAIRRO SÃO LUIZ.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5477/5477_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5477/5477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE O PODER EXECUTIVO VENHA A COMPOR UMA EQUIPE TÉCNICA CAPACITADA E HABILITADA NA ÁREA ELÉTRICA, COMO ENGENHEIRO ELETRICISTA, TÉCNICO ELETRICISTA E DE PLANEJAMENTO.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5478/5478_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5478/5478_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO NA RUA 'D" NO SANTA ANGELA, FERRARIA._x000D_
 </t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5479/5479_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5479/5479_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO NA AVENIDA GRALHA AZUL, VILA GILCY, FERRARIA.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA DESAPROPRIAÇÃO DE UMA FAIXA PARA SERVIR DE RECUO AO LADO DA ESCOLA MUNICIPAL JOÃO SANTANA, BAIRRO CAMPO DO MEIO.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5481/5481_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5481/5481_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASFALTO E MANILHAMENTO NAS A E B DO LOTEAMENTO SCRYPT.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE O ÔNIBUS QUE FAZ A LINHA DO DISTRITO DE SÃO PEDRO FAÇA DIRETO POIS HOJE A LINHA SEGUE POR TAQUARINHA E ITAMBÉ. </t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDO PARA QUE SEJA DESTINADO UM PERCENTUAL MAIOR DO VALOR DO ICMS ECOLÓGICO DA REPRESA DO PASSAÚNA PARA O DISTRITO DO FERRARIA, OU ATÉ MESMO SEU VALOR INTEGRAL.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO TOPOGRÁFICO NOS LOTEAMENTOS DO BAIRRO FERRARIA; DONA FINA, VILA GILCY, VILA POMPÉIA, VILA DÉIA, VILA TORRES I E VILA TORRES II, JARDIM BOA VISTA, DAVID ANTÔNIO, SANTA ÂNGELA, KELLY CRISTINA E SÃO LUCAS.</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5487/5487_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5487/5487_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA, REDE DE ESGOTO E CONSTRUÇÃO DE GALERIA PLUVIAL NA RUA ANTÔNIO DIRCEU ZAMPIER, BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO PÁTIO DO POSTO DE SAÚDE CARATUVA.</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANILHAMENTO NA RUA SEBASTIÃO GONÇALVES DE REZENDE, PRÓXIMO AO Nº 61, VILA SÃO LUIZ. </t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5490/5490_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5490/5490_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA PROTEÇÃO LATERAL (GUARDRAIL) DA PONTE SOBRE O RIO CONCEIÇÃO NO KM 81 DA PR-090 - RODOVIA ENGENHEIRO ANGELO FERRARIO LOPES (ESTRADA DO CERNE), DIVISA ENTRE O MUNICÍPIO DE CAMPO LARGO E PONTA GROSSA.</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULARIZAÇÃO DAS MARCAÇÕES DE CONSULTAS NA UNIDADE DE SAÚDE DE SANTA CRUZ, DE ACORDO COM AS NORMAS E PROCEDIMENTOS ADOTADOS PELA SECRETARIA MUNICIPAL DE SAÚDE PARA ATENDIMENTO NAS UNIDADES DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5492/5492_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5492/5492_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA ANTIGA PONTE SOBRE O RIO AÇUNGUI, QUE INTERLIGA A LOCALIDADE DE TRÊS BARRAS NO DISTRITO DE BATEIAS A LOCALIDADE DE AÇUNGUI NO DISTRITO DE TRÊS CÓRREGOS, BEM COMO REABERTURA DAS VIAS DE ACESSO.</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5493/5493_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5493/5493_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE A SECRETARIA MUNICIPAL DE ASSUNTOS ESTRATÉGICOS._x000D_
 </t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5495/5495_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5495/5495_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OBRAS DE PAVIMENTAÇÃO/RECUPERAÇÃO ASFÁLTICA, INSTALAÇÃO DE BUEIROS E CALÇAMENTO NA INTERSECÇÃO DAS RUAS JOSÉ FERREIRA E JOÃO MARKOVISC, NO BAIRRO APARECIDA._x000D_
 </t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5498/5498_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5498/5498_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO E ENSAIBRAMENTO DA RUA CARLOS PINTO DE LIMA, VILA SÃO LUIZ._x000D_
 </t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NA ESCOLA MUNICIPAL LUÍZA GONÇALVES MONTEIRO, TAIS COMO: RETIRAR PARQUE E COLOCAR PISO EM 2 SALAS DE AULA 7X7 MTS; REFORMA NOS BANHEIROS MASCULINO E FEMININO COM TROCA DOS REVESTIMENTOS, VASOS SANITÁRIOS E PORTA; CONFECÇÃO DE PISO ENTRE OS BLOCOS 1 E 2; REALOCAR A COZINHA ANEXANDO A MESMA JUNTO AO REFEITÓRIO USANDO OS GRANITOS, BANCAS E TORNEIRAS EXISTENTES; CONSTRUÇÃO DE UM DEPÓSITO E PINTURA INTERNA E EXTERNA.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5500/5500_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5500/5500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LOCAIS EM PONTOS ESTRATÉGICOS PARA REALIZAR COLETA DE LIXO TÓXICO DOMICILIAR PERIODICAMENTE.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5501/5501_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5501/5501_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO TÉCNICO PARA A DIMINUIÇÃO DA VELOCIDADE DOS VEÍCULOS NA RUA WADECO KRUPA, JARDIM BUSMAYER.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5502/5502_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5502/5502_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO TÉCNICO PARA MELHORAR O FLUXO DE TRÂNSITO NO CRUZAMENTO ENTRE AS RUAS DOMINGOS CORDEIRO COM BENEDITO SOARES PINTO, CENTRO.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>CLÉA OLIVEIRA , JUNIOR TORRES</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5503/5503_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5503/5503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDE DE ESGOTO NA RUA ANTÔNIO MUNARI, VILA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5504/5504_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5504/5504_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE SEMÁFORO PARA PEDESTRES E TRAVESSIA ELEVADA NA RUA MARECHAL DEODORO, ESQUINA COM A RUI BARBOSA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5505/5505_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5505/5505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO E MANUTENÇÃO DA RUA TRAVESSA PEDRO SEGURO, BAIRRO BOTIATUVA.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5506/5506_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5506/5506_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE TACHÕES DUPLOS NA ESTRADA DA SEREIA, NA ALTURA DA CASA Nº877.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5507/5507_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5507/5507_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DAS LATERAIS DA QUADRA DE ESPORTES DA ESCOLA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5508/5508_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5508/5508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A CONSTRUÇÃO DE UM ARRIMO NOS MUROS DA ESCOLA MUNICIPAL AFFONSO A. CUNHA FILHO, NO BAIRRO FRANCISCO GORSKI.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5509/5509_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5509/5509_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SENHOR JOSÉ ROBERTO RIBEIRO DIAS, ENGENHEIRO CIVIL.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5511/5511_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5511/5511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REATIVAÇÃO DOS PROGRAMAS CASA FÁCIL E ELETRO FÁCIL COM O CREA-PR.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5515/5515_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5515/5515_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SE FAÇA UM ESTUDO SOBRE REDE DE ALTA TENSÃO, COM INÍCIO NA RUA MARIA LUIZA ANDREASSA E TÉRMINO NA RUA EXPEDICIONÁRIO INÁCIO BILINOSKI, LOCALIZADO NA COLÔNIA FIGUEIREDO.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5516/5516_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5516/5516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES NO ATENDIMENTO A PACIENTES QUE APRESENTAM TUBERCULOSE, HEPATITE A, B, C, E PRINCIPALMENTE DETALHES SOBRE COMO SÃO ATENDIDOS OS PACIENTES COM HIV, E TAMBÉM QUAIS AÇÕES O MUNICÍPIO EXECUTA PARA INCENTIVAR A DOAÇÃO DE MEDULA ÓSSEA.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5517/5517_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5517/5517_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA OU TRAVESSIA ELEVADA, NA ESTRADA MATO GROSSO, NA ALTURA DO N° 9909, PRÓXIMO AO CARTÓRIO FERRARIA.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5518/5518_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5518/5518_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO ASFÁLTICA NO TRECHO DE ESTRADA DE CHÃO NA EXTENSÃO DA RUA ANTONIO BOARON, INICIANDO NA RUA JOÃO STUKAS E TERMINANDO NA RUA PAULO BIANCO, BOTIATUVA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE A AQUISIÇÃO DE SAIBRO, QUALIDADE DO PRODUTO, CONTROLE DE PESAGEM E VALOR PAGO POR CARGA.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5521/5521_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5521/5521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO SOBRE OS CRITÉRIOS UTILIZADOS PARA A RESTRIÇÃO DO USO DO MEL DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5520/5520_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5520/5520_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO E DISPONIBILIZAÇÃO DE PROJETOS DE AMPLIAÇÃO PARA AS CASAS CONSTRUÍDAS NO MUNICÍPIO DE CAMPO LARGO, DENTRO DO PROGRAMA MINHA CASA, MINHA VIDA RURAL.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5522/5522_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5522/5522_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DA RUA SÃO BENEDITO, NA LOCALIDADE DE SALGADINHO ENTRE A PONTE SOBRE O RIO ITAQUI E A ESTRADA DO RETIRO, BEM COMO AFIXAÇÃO DE PLACAS COM A INSCRIÇÃO "PROIBIDO JOGAR LIXO".</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA DAS MARGENS DA RUA JOÃO GASPARETTO NETO, NA LOCALIDADE DE FAZENDINHA ENTRE AS RUAS AUGUSTO GORSKI E POLÍMEROS DO BRASIL, BEM COMO AFIXAÇÃO DE PLACAS COM A INSCRIÇÃO "PROIBIDO JOGAR LIXO"._x000D_
 </t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5524/5524_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5524/5524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COLOCAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA MANIF JÚLIO, PRÓXIMO AO N° 98, BAIRRO VILA SÃO LUIZ.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5525/5525_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5525/5525_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE PONTO DE ÔNIBUS NA RUA DOMINGOS PACHECO ESQUINA COM A RUA MARIANO TORRES, BAIRRO CERCADINHO.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5526/5526_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5526/5526_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LIXO NAS MARGENS DA RUA LAURINDO DE ALMEIDA JUNIOR, BAIRRO SANTA LUZIA.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5531/5531_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5531/5531_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURAS DE FAIXAS CONTÍNUAS E FAIXAS DE LOMBADA NA RUA AUGUSTO MOCELIN, FERRARI.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5530/5530_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5530/5530_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GRADE DE PROTEÇÃO NO CANTEIRO EM FRENTE AO TERMINAL URBANO DA RUA DESEMBARGADOR CLOTÁRIO PORTUGAL.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5529/5529_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5529/5529_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDOS PARA MUDANÇA NO PONTO DE ÔNIBUS NA ENTRADA DO FIGUEIREDO NA RUA EXPEDICIONÁRIO INÁCIO BELINOSKI, PRÓXIMO A EMPRESA METALIN.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5527/5527_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5527/5527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DE TODA EXTENSÃO DA RUA FRANCISCO MARTHAUS, BAIRRO JARDIM FLORESTAL.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5528/5528_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5528/5528_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO LIXO NAS MARGENS DA RUA GUMERCINDO SANT'ANA ESQUINA COM A RUA CABRAL, VILA VERDE.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5532/5532_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5532/5532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE O DEPARTAMENTO COMPETENTE PRESTE INFORMAÇÕES NO TOCANTE AO CUMPRIMENTO DA LEI Nº 2561/2014 QUE DISPÕE SOBRE A SEMANA MUNICIPAL DA FAMÍLIA.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5533/5533_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5533/5533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVITALIZAÇÃO DA CANCHA DE AREIA DA ESCOLA MUNICIPAL MONSENHOR IVO ZANLORENZI, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5540/5540_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5540/5540_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXAS DIVISÓRIAS E INSTALAÇÃO DE PLACAS INDICATIVAS NO PONTO DE TÁXI DA PRAÇA GETÚLIO VARGAS.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5541/5541_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5541/5541_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDAS PREVENTIVAS PELA GUARDA MUNICIPAL E PATRULHA ESCOLAR, NO HORÁRIO DE SAÍDA DOS ALUNOS NO COLÉGIO ESTADUAL PRIMEIRO CENTENÁRIO, LOCALIZADO NA RUA DOM PEDRO II, Nº 2040, CENTRO.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOMBADA NA RUA ORIDES MOCELIN FERREIRA, ENTRE AS RUAS MARINGÁ E TRAVESSA FIALCOSKI, BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA A SRA. MARILIS BURCOWSKI - PROFESSORA DO COLÉGIO CENECISTA PRESIDENTE KENNEDY</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE PROCEDIMENTOS LICITATÓRIOS IMPUGNADOS NA ADMINISTRAÇÃO PÚBLICA DA PREFEITURA MUNICIPAL DE CAMPO LARGO ENTRE OS ANOS DE 2013 E 2014.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5545/5545_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5545/5545_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA REPRESENTANTES DA EMPRESA DRZ, PARA EXPLANAÇÃO SOBRE A ELABORAÇÃO DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO - PMSB DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5546/5546_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5546/5546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA CALÇADA EM FRENTE A CRECHE ANJO DA GUARDA NA RUA QUINTINO BOCAIÚVA, Nº 1.505.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E MELHORA NA APARÊNCIA DO OSSÁRIO DO CEMITÉRIO MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE LINHAS DE TELEFONIA FIXA NA REGIÃO DE SÃO SILVESTRE._x000D_
 </t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5550/5550_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5550/5550_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA, COM ROÇADA E RETIRADA DE ENTULHOS NA ESTRADA DOM RODRIGO, ITABOA</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5551/5551_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5551/5551_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTO DA REFERÊNCIA INICIAL DO VENCIMENTO BASE DOS ENGENHEIROS, ARQUITETOS E TÉCNICOS EM EDIFICAÇÃO, DO QUADRO DE SERVIDORES DA PREFEITURA._x000D_
 </t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5553/5553_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5553/5553_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SENADOR DOMÊNICO SCILIPOTI.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5554/5554_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5554/5554_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE ESTUDO PARA VERIFICAR AS CONDIÇÕES DO TELHADO E BEIRAL NA ESCOLA MUNICIPAL PADRE NATAL PIGATTO, SITUADO NA RUA MATO GROSSO, Nº 7971, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5556/5556_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5556/5556_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO NA RUA ARACAJÚ, EM FRENTE AO Nº 67, BAIRRO VILA GLÓRIA.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5558/5558_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5558/5558_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO EM TODA EXTENSÃO DA TRAVESSA JOÃO SABIM E DESENTUPIMENTO DE UM BUEIRO PRÓXIMO AO Nº 255, BAIRRO MIQUELETO.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5559/5559_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5559/5559_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENSAIBRAMENTO NA RUA ANDRÉ DALAGRANA, CARATUVA.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5560/5560_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5560/5560_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO NA RUA JOSÉ ROSSA, TIMBOTUVA.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>CLÉA OLIVEIRA , LINDAMIR IVANOSKI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5561/5561_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5561/5561_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO ESPAÇO DESTINADO AO LAZER NA PREFEITURA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5562/5562_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5562/5562_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE FAIXA DE SINALIZAÇÃO DA RUA AMAZÍLIO LAVALL, BAIRRO PARTÊNOPE._x000D_
 </t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5563/5563_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5563/5563_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE VALETA DE ESGOTO LOCALIZADA NA ESQUINA DA RUA A COM A RUA RORAIMA, JARDIM ESMERALDA.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5564/5564_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5564/5564_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAIXAS DE SINALIZAÇÃO DE TRÂNSITO NA RUA MANOEL PINTO PORTUGAL, BAIRRO SANTA TEREZINHA</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5565/5565_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5565/5565_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NOS PONTOS DE PARADA DE ÔNIBUS DISTRIBUÍDOS AO LONGO DA ESTRADA DO CERNE.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5566/5566_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5566/5566_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O ANDAMENTO DO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA DA PREFEITURA MUNICIPAL DE CAMPO LARGO._x000D_
 </t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5567/5567_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5567/5567_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAÇÃO SEMANAL DE COLETA DE SANGUE E EXAMES NAS UNIDADES DE SAÚDE DA FAZENDINHA, BATEIAS, ITAMBEZINHO, TRÊS CÓRREGOS, SANTA CRUZ, SÃO SILVESTRE E SÃO PEDRO._x000D_
 </t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5568/5568_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5568/5568_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE IMÓVEIS ALUGADOS PELO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5572/5572_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5572/5572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUO NA CALÇADA EM FRENTE A ESCOLA MUNICIPAL 1º DE MAIO NA RUA JOANIN STROPARO._x000D_
 </t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5571/5571_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5571/5571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE OUT-DOOR DA PREFEITURA MUNICIPAL DE CAMPO LARGO DE 17 DE NOVEMBRO EM DIANTE PARA ANÚNCIO DA SEMANA DO ARTISTA ESPECIAL.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5573/5573_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5573/5573_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DO CENTRO DA JUVENTUDE PARA A REALIZAÇÃO DOS EVENTOS COMEMORATIVOS DA SEMANA DO ARTISTA ESPECIAL DE 03 À 05 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5574/5574_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5574/5574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES DO EXECUTIVO SOBRE QUAIS FORAM OS RECURSOS REPASSADOS PARA CAMPO LARGO, TANTO FEDERAIS QUANTO ESTADUAIS, PARA OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, ENTRE OS ANOS 2005 À 2012._x000D_
 </t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5575/5575_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5575/5575_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO NA LINHA DE ÔNIBUS CAMPO DO MEIO, PARA ATENDER OS MORADORES DO LOTEAMENTO NOVA TRENTO, BEM COMO AUMENTO DE HORÁRIOS NESTA LINHA NO PERÍODO NOTURNO</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5576/5576_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5576/5576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO SOBRE SE NAS PONTES EXISTENTES NAS ESTRADAS MUNICIPAIS, CONSTAM A IDENTIFICAÇÃO TÉCNICA DA CAPACIDADE DE SUPORTE EM TONELAGEM.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5577/5577_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5577/5577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA OU SUBSTITUIÇÃO DOS BANCOS DE ESPERA NA UNIDADE DE SAÚDE RONDINHA._x000D_
 </t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5578/5578_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5578/5578_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DO ESPAÇO JUNTO A ACADEMIA AO LIVRE NA RUA IPÊ, EM FRENTE A UNIDADE DE SAÚDE DO JARDIM GUARANI</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5579/5579_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5579/5579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA OU SUBSTITUIÇÃO DOS BRINQUEDOS DO PARQUINHO EXISTENTE NO CMEI CURUMIM._x000D_
 </t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5582/5582_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5582/5582_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA E CONSERTO DA SALA DO BERÇÁRIO NO CMEI CURUMIM, FERRARIA.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5583/5583_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5583/5583_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE GRADES NAS SALAS DO BERÇÁRIO E MATERNAL I NO CMEI CURUMIM, FERRARIA.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5584/5584_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5584/5584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEMÁFORO NA RUA OSWALDO CRUZ, PRÓXIMO AO Nº 510, ESQUINA COM A RUA RODOLFO CASTAGNOLI._x000D_
 </t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5585/5585_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5585/5585_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA ASFÁLTICA NA RUA LEOPOLDO DEBAS, BOM JESUS.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5586/5586_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5586/5586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENVIO DE OFÍCIO À COMPANHIA CONCESSIONÁRIA DE RODOVIAS DO PARANÁ - CCR RODONORTE - SOLICITANDO A RECOLOCAÇÃO DO NOME DO MUNICÍPIO (FEITO EM CONCRETO) NO VIADUTO ODAIR LAMOGLIA (VIADUTO DA RONDINHA)._x000D_
 </t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5587/5587_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5587/5587_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA E/OU LIMPEZA DE TERRA E AREIA NA RUA DOMINGOS CORDEIRO, PRÓXIMO AOS NºS 2845 E 2848, BAIRRO SÃO VICENTE.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5588/5588_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5588/5588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DOIS REDUTORES DE VELOCIDADE NA RUA THEODORO IAREKE, PRÓXIMO AO Nº 77 E O OUTRO PRÓXIMO AO Nº 22, NA VILA POMPÉIA, NO CERCADINHO, ESQUINA COM A RUA NOSSA SENHORA APARECIDA._x000D_
 </t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5589/5589_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5589/5589_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDA DA GUARDA MUNICIPAL NA ESCOLA MUNICIPAL DONA FINA, LOCALIZADA NA AV. ARAPONGAS, Nº 347, FERRARIA.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5590/5590_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5590/5590_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFIXAÇÃO DE INFORMATIVO NOS ÓRGÃOS PÚBLICOS COM O FITO DE INFORMAR A POPULAÇÃO SOBRE OS DIREITOS E DEVERES DO SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5592/5592_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5592/5592_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DO "BRAÇO" DO POSTE DE ILUMINAÇÃO NA RUA LUIZ RIVABEM, PRÓXIMO A TRINCHEIRA, BAIRRO RIVABEM.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5593/5593_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5593/5593_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIRO NA RUA MARIA DE JESUS FERREIRA, FINAL DA RUA, BAIRRO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5594/5594_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5594/5594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAMPA DE BUEIRO NA RUA ANESTOR WELTER, FINAL DA RUA, BAIRRO JARDIM RONDINHA._x000D_
 </t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5595/5595_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5595/5595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO TERRENO MUNICIPAL NA RUA SANTO ÂNGELO, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5597/5597_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5597/5597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DAS LÂMPADAS E MELHORIA NA ILUMINAÇÃO PÚBLICA NA RUA XAVIER DA SILVA, NO TRECHO ENTRE AS RUAS ROCHA POMBO E DESEMBARGADOR CLOTÁRIO PORTUGAL.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5599/5599_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5599/5599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MURETAS LATERAIS E REPAROS NA PONTE DO PARQUE NEWTON PUPPI - CAMBUÍ</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5600/5600_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5600/5600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REPARO DA ILUMINAÇÃO EM TODA EXTENSÃO DA RUA AMAZÍLIO LAVALL, BAIRRO PARTÊNOPE._x000D_
 </t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5601/5601_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5601/5601_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA NA AVENIDA CRISTINA, DO LADO ESQUERDO, SENTIDO BAIRRO, ENTRE AS RUAS TENENTE VALDEMAR DA SILVA MIRANDA E JOSÉ GAVLAK, POPULAR NOVA</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5603/5603_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5603/5603_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL NA CANCHA DE AREIA DA VILA SÃO LUIZ, PRÓXIMO AO POSTO DE SAÚDE DO CARATUVA.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5605/5605_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5605/5605_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUTOR DE VELOCIDADE NA RUA CASEMIRO DE ABREU, EM FRENTE AO Nº 184, LOTEAMENTO SÃO MARCOS._x000D_
 </t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5606/5606_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5606/5606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O CONSELHO DE DESENVOLVIMENTO MUNICIPAL PREVISTO ENTRE OS ART. 248 E 252 DA LEI ORGÂNICA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5607/5607_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5607/5607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDE DE ENERGIA TRIFÁSICA NAS LOCALIDADES DE CAMPINA DO VARGEDO, PRATA, ITAMBEZINHO, TAQUARAL E SÃO JOÃO DO POVINHO._x000D_
 </t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5608/5608_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5608/5608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COLETA DE LIXO RECICLÁVEL NAS LOCALIDADES DE CAMPINA DO VARGEDO, PRATA, TAQUARAL E SÃO JOÃO DO POVINHO._x000D_
 </t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5610/5610_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5610/5610_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REDUÇÃO DO PERÍMETRO URBANO DO MUNICÍPIO DE CAMPO LARGO, PASSANDO A ZR - ZONA RURAL NAS LOCALIDADES COM CARACTERÍSTICAS RURAIS QUE SÃO PRODUTIVAS._x000D_
 </t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5616/5616_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5616/5616_texto_integral.pdf</t>
   </si>
   <si>
     <t>GRADE DE PROTEÇÃO NA QUADRA DE ESPORTES DA ESCOLA MUNICIPAL POLICARPO MIRANDA, BAIRRO ITABOA.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5617/5617_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5617/5617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES AO EXECUTIVO SOBRE O PROGRAMA "MAIS MÉDICOS" EM CAMPO LARGO</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5618/5618_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5618/5618_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NO PONTO DE ÔNIBUS NA RUA MARIA APARECIDA DE OLIVEIRA EM FRENTE A FÁBRICA DE MÓVEIS SÃO JUDAS TADEU, BAIRRO SAAD.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5619/5619_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5619/5619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FISCALIZAÇÃO QUANTO A INSTALAÇÃO E MANUTENÇÃO DE CERCAS ELETRIFICADAS OU ENERGIZADAS, CONFORME A LEI Nº 1815/2005._x000D_
 </t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5622/5622_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5622/5622_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONFECÇÃO DE CARTILHAS ÀS CRIANÇAS DO PROJETO CÂMARA MIRIM._x000D_
 </t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5625/5625_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5625/5625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE O CREDENCIAMENTO A PRESTADORES DE SERVIÇO DE SAÚDE SEJA FEITO QUANDO OBEDECER, INCLUSIVE, CRITÉRIO DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5626/5626_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5626/5626_texto_integral.pdf</t>
   </si>
   <si>
     <t>CESSÃO DE USO DE PARTE DO PRÉDIO ONDE FUNCIONA A SUBPREFEITURA DE BATEIAS À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL PARA FINS DE PROMOÇÃO DE ATIVIDADES PARA PESSOA IDOSA E TAMBÉM ATIVIDADES A JOVENS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5627/5627_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5627/5627_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE A LINHA DE ÔNIBUS DA CIDADE, DO HORÁRIO DAS 19 HORAS, SENTIDO INTERIOR FAÇA PARADA PARA LANCHE E USO DE SANITÁRIOS NO BAIRRO MAESTRELLI._x000D_
 </t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5628/5628_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5628/5628_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MELHORIA NA ILUMINAÇÃO, PAVIMENTO, SINALIZAÇÃO VERTICAL E HORIZONTAL NA BR-277, NO TRECHO DE ENTRADA PARA O MUNICÍPIO DE CAMPO LARGO, PROXIMIDADES DO POSTO MARIENTAL, BAIRRO ITAQUI._x000D_
 </t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5629/5629_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5629/5629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÕES DE TACHÕES (REDUTOR DE VELOCIDADE) NO CRUZAMENTO ENTRE AS RUAS DOM PEDRO E JOÃO PESSOA, CENTRO.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5630/5630_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5630/5630_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO TÉCNICO PARA A VIABILIDADE DA CONSOLIDAÇÃO DAS LEIS MUNICIPAIS POR TEMA.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5631/5631_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5631/5631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE A LINHA DE ÔNIBUS COM ITINERÁRIO ATÉ O KM 46 FAÇA PARADA NA IDA E VINDA NO MERCADO DO CERNE.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5632/5632_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5632/5632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA MARIA APARECIDA DE OLIVEIRA, EM FRENTE AO Nº 373, BAIRRO SAAD.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5634/5634_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5634/5634_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PATROLAMENTO, ENSAIBRAMENTO E MANILHAMENTO NA ESTRADA DO SÍTIO, DISTRITO DA FERRARIA, ENTRADA NO KM 108 DA BR-277 SENTIDO CURITIBA._x000D_
 </t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5635/5635_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5635/5635_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA A SRA. MARTA VITÓRIA GORSKI, PRESIDENTE DO COMSEA - CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5636/5636_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5636/5636_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AVALIAÇÃO PERIÓDICA DAS ESTRUTURAS FÍSICAS DAS ESCOLAS E CENTROS DE EDUCAÇÃO INFANTIL DA REDE PÚBLICA MUNICIPAL DE ENSINO DO DISTRITO DE FERRARIA._x000D_
 </t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5637/5637_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5637/5637_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUÇÃO DO MANILHAMENTO DE ÁGUA PLUVIAL, E SE NECESSÁRIO TAMBÉM A TROCA DE MANILHAS QUEBRADAS NA TRAVESSA DO LINO, SANTA ÂNGELA, FERRARIA.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5638/5638_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5638/5638_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO CALÇAMENTO DE PEDRAS IRREGULARES POR PAVIMENTAÇÃO ASFÁLTICA NA RUA JOÃO BATISTA VALLÕES.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5639/5639_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5639/5639_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EFETIVA APLICAÇÃO DA LEI N° 1628/02, QUE CONCEDE PASSE LIVRE NO TRANSPORTE COLETIVO AOS PRESIDENTES DE ASSOCIAÇÕES DE MORADORES._x000D_
 </t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5644/5644_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5644/5644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O PREGÃO PRESENCIAL Nº 64/14, QUE TEVE COMO EMPRESA VENCEDORA PERGUGEL.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5645/5645_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5645/5645_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE LINHA DE TRANSPORTE ESCOLAR PARA ATENDIMENTO DOS ALUNOS DO PERÍODO NOTURNO MATRICULADOS NO CURSO EUREKA E OUTROS QUE SÃO OU POSSAM SER OFERECIDOS NO COLÉGIO ESTADUAL DO CAMPO SÃO FRANCISCO DE ASSIS, NO DISTRITO DE TRÊS CÓRREGOS.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5646/5646_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5646/5646_texto_integral.pdf</t>
   </si>
   <si>
     <t>ROTATÓRIA ENTRE AS RUAS ALCEBÍADES AFONSO GUIMARÃES, ANTONIO GABARDO JÚNIOR, MARIO DE ANDRADE E AVENIDA DIRÇO RIBAS, ENTRE OS LOTEAMENTOS ÁGUAS CLARAS E SÃO MARCOS.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5647/5647_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5647/5647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUÇÃO DE CALÇADA DO LADO DIREITO DA RUA ALCEBÍADES AFONSO GUIMARÃES, NO SENTIDO BAIRRO CENTRO, PARA ADEQUÁ-LA A LARGURA DA AVENIDA DIRÇO RIBAS, NO SÃO MARCOS.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5643/5643_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5643/5643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARCERIA ENTRE O MUNICÍPIO DE CAMPO LARGO E O GOVERNO DO ESTADO DO PARANÁ, PARA IMPLANTAÇÃO DO PROGRAMA DE PATRULHA RURAL MECANIZADA, DE ACORDO COM A LEI Nº 12462/99._x000D_
 </t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5650/5650_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5650/5650_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE ENCAMINHE OFÍCIO A ANATEL E AS PRESTADORAS DE SERVIÇO DE TELEFONIA MÓVEL, SOLICITANDO AMPLIAÇÃO DE TORRES DE TRANSMISSÃO DE SINAL, PARA ATENDER A REGIÃO DO JARDIM BUSMAYER, LOCALIZADO NO BAIRRO OURO VERDE._x000D_
 </t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5651/5651_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5651/5651_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE UM BURACO NA CALÇADA NA RUA QUINTINO BOCAIUVA, ESQUINA COM A RUA BARÃO DO RIO BRANCO, CENTRO.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5652/5652_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5652/5652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE INDICAÇÃO DE ÁREA HOSPITALAR NO PERÍMETRO DO CENTRO MÉDICO HOSPITALAR E HOSPITAL INFANTIL WALDEMAR MONASTIER.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5653/5653_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5653/5653_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA EUCLIDES DE ANDRADE, ENTRE A RUA MIGUEL ARCANGELO ROSSA, ATÉ A ESTRADA DO CERNE.</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5658/5658_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5658/5658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS DE INDICAÇÃO DE ÁREA HOSPITALAR NO PERÍMETRO DO HOSPITAL ROCIO, BAIRRO SAAD - LAGOA.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5659/5659_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5659/5659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MUDANÇA NO PONTO DE ÔNIBUS, LOCALIZADA NA RUA QUINTINO BOCAIÚVA, AO LADO DA CLÍNICA DE CARDIOLOGIA AMGISCOR._x000D_
 </t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>DARCI ANDREASSA, SUELI GUARNIERI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5660/5660_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5660/5660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO LOTEAMENTO SANTA RITA.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5662/5662_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5662/5662_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARA QUE O CONSELHO MUNICIPAL DA PESSOA IDOSA PASSE A SER VINCULADO A SECRETARIA DE JUSTIÇA E CIDADANIA._x000D_
 </t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5663/5663_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5663/5663_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO, NO FINAL DA RUA VISCONDE DE NACAR, PRÓXIMO AO N° 480, ESQUINA COM A RUA JOSÉ DOMINGUES PEREIRA, BAIRRO OURO VERDE.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5668/5668_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5668/5668_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAR NA CÂMARA MUNICIPAL DE CAMPO LARGO, O DEPARTAMENTO DE RELAÇÕES INSTITUCIONAIS.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5669/5669_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5669/5669_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLANTIO DE ÁRVORES DE PEQUENO PORTE E CANTEIRO DE FLORES NO TREVO DA AVENIDA EXPEDICIONÁRIOS COM FRITZ SCHMIDT, NO BAIRRO ITAQUI</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5667/5667_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5667/5667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO SOBRE OS RECURSOS RECEBIDOS PELO MUNICÍPIO, DESTINADOS AS FAMÍLIAS ATINGIDAS PELAS CHUVAS NOS ÚLTIMOS DOIS ANOS.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5666/5666_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5666/5666_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO, ENSAIBRAMENTO E MANILHAMENTO NAS RUAS BELO HORIZONTE, Q, RECIFE E MACEIÓ, NA VILA GLÓRIA.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5665/5665_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5665/5665_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SANEAMENTO BÁSICO NO JARDIM ITAQUI.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5664/5664_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5664/5664_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADA NA RUA EUCLIDES ALVES FERREIRA, ENTRE OS NºS 317 E 419, NO JARDIM ITAQUI.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5670/5670_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5670/5670_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR A SINALIZAÇÃO VERTICAL E HORIZONTAL NO TREVO DA AVENIDA EXPEDICIONÁRIOS COM A FRITZ SCHMIDT, BAIRRO ITAQUI</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5671/5671_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5671/5671_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE, NO ESPAÇO SITUADO AO LADO DO COLÉGIO PROFESSORA EDITHE E DO MÓDULO DA POLÍCIA MILITAR, ÁS MARGENS DA ESTRADA DO MATO GROSSO, FERRARIA</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5672/5672_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5672/5672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE REDE DE ESGOTO, NA RUA JOÃO BONATO ATÉ O PONTO FINAL DO MORADIAS BOM JESUS</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5674/5674_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5674/5674_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PLACAS DE SINALIZAÇÃO E PINTURAS DE FAIXA DE SINALIZAÇÃO NAS RUAS VALENTIN BONATO E UBALDO BONATO, MORADIAS BOM JESUS E NA RUA AMÉRICO ZANLORENZI, ESQUINA COM A AVENIDA DOS EXPEDICIONÁRIOS, NO ITAQUI._x000D_
 </t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5675/5675_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5675/5675_texto_integral.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO, NA RUA NOSSA SENHORA APARECIDA, PRÓXIMO AO N° 463, CERCADINHO</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5676/5676_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5676/5676_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIXEIRAS MAIORES NA PRAÇA ESCOLÁSTICA FERREIRA, NO BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5678/5678_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5678/5678_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO CEMEI CRIANÇA ESPERANÇA, BAIRRO CERCADINHO</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5679/5679_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5679/5679_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TAMPA DE BUEIRO NA RUA ESCOLÁSTICA AGGIO BERTON, FINAL DA RUA, ESQUINA DA OSWALDO CRUZ Nº 2527, E LOMBADA NA RUA BENEDITO DA ROSEIRA DO NASCIMENTO Nº 165.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5680/5680_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5680/5680_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ENSAIBRAMENTO DA TRAVESSA MIGUEL CZELUSNIAK, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5681/5681_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5681/5681_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DA RUA GENEROSO MARQUES, DO Nº 2810 ATÉ 1376.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5700/5700_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5700/5700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DA PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS, QUAL É O MONTANTE QUE O MUNICÍPIO TEM ARRECADADO DE ISSQN POR MÊS NOS ÚLTIMOS DEZ MESES E QUAL É O NÚMERO DE ÓBITOS MENSAL DESTE PERÍODO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5701/5701_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5701/5701_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA LOMBADA EM FRENTE AO COLÉGIO MUNICIPAL SOLIDARIEDADE, LOCALIZADO NA COLÔNIA DOM PEDRO.</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t xml:space="preserve">SUELI GUARNIERI, CLÉA OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5702/5702_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5702/5702_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE QUAIS AS ESTATÍSTICAS QUE POSSUEM REFERENTE AS PESSOAS QUE CONTRAÍRAM QUALQUER TIPO DE CÂNCER NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5704/5704_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5704/5704_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERMISSÃO PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO TRANSPORTE INTERMUNICIPAL E INTERESTADUAL NO ANTIGO EIXO DA RODOVIA BR 277 QUE CORTA A REGIÃO CENTRAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5705/5705_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5705/5705_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI 12.305/2010, QUE INSTITUI A POLÍTICA NACIONAL DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5706/5706_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5706/5706_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO SOBRE A TRANSPARÊNCIA E ACESSO AS INFORMAÇÕES E DOCUMENTOS, COM BASE NA LEI DE ACESSO A INFORMAÇÃO LEI Nº 12.527/2011.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5707/5707_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5707/5707_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DE TODOS OS IMÓVEIS PÚBLICOS QUE NÃO ESTÃO SENDO UTILIZADOS.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5708/5708_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5708/5708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO EXECUTIVO QUANTO AO CUMPRIMENTO DO CÓDIGO DE POSTURAS, EM RELAÇÃO A LIMPEZA E CONSERVAÇÃO DE QUINTAIS, PÁTIOS, PRÉDIOS OU TERRENOS.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5709/5709_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5709/5709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ESPELHOS CONVEXOS NO CRUZAMENTO DAS RUAS GENEROSO MARQUES E DOM PEDRO II.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5710/5710_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5710/5710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ESPELHOS CONVEXOS NO CRUZAMENTO DAS RUAS ALCEBÍADES AFONSO GUIMARÃES E JOSÉ TORRES, SÃO VICENTE.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5711/5711_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5711/5711_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DAS AULAS DE VIOLÃO PARA OS ALUNOS DO CONTRA TURNO ESCOLAR, DO DISTRITO DE TRÊS CÓRREGOS E SÃO SILVESTRE.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5717/5717_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5717/5717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE QUANDO INICIARÁ A REFORMA DA CASA LAR.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5719/5719_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5719/5719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DE FAIXA DE CONVERSÃO Á ESQUERDA NA RUA CENTENÁRIO, ESQUINA COM A RUA BARÃO DO RIO BRANCO, BEM COMO, PINTURA DE FAIXA HORIZONTAL PARA QUEM SEGUE SENTIDO AO BAIRRO VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5720/5720_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5720/5720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM MÓDULO DA GUARDA MUNICIPAL NA PRAÇA DA MATRIZ E OUTRO NA PRAÇA GETÚLIO VARGAS, CENTRO.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5722/5722_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5722/5722_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACADEMIA AO AR LIVRE NO TERRENO MUNICIPAL LOCALIZADO NA RUA JOSÉ DE PAIVA VIDAL, EM FRENTE AO Nº 361.</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5723/5723_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5723/5723_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NO PONTO DE ÔNIBUS NA RUA JOSÉ DE PAIVA VIDAL, EM FRENTE AO Nº 240, BAIRRO LAMBACK.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5724/5724_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5724/5724_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">LIMPEZA NA ESTRADA DA COLÔNIA MARIANA, VIA VENEZA._x000D_
 </t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5725/5725_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5725/5725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SE REALIZE UMA PARCERIA COM A SOCIEDADE PROTETORA DOS ANIMAIS, PARA REALOCAR OS CÃES E TORNAR O LOCAL EXISTENTE APENAS DE UMA CLÍNICA.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5726/5726_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5726/5726_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA, PASSEIO E ARBORIZAÇÃO NA RUA MARIA JOAQUINA VAZ, NO JARDIM ITAQUI</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5728/5728_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5728/5728_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DISPONIBILIZADO ÔNIBUS EXCLUSIVO PARA O TRANSPORTE DE FUNCIONÁRIOS DE ESCOLAS, CMEI&amp;#180;S E UNIDADES DE SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5730/5730_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5730/5730_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RETIRADA DE UM PONTO DE ÔNIBUS DESATIVADO NA RUA BERNARDINO BASSANI, EM FRENTE AO Nº 277, BAIRRO MORADIAS BOM JESUS._x000D_
 </t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5731/5731_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5731/5731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR DEFINIÇÃO DE DEMARCAÇÃO, ALINHAMENTO E NIVELAMENTO NA RUA TEÓFILO PORTELA DE BRITO, BAIRRO POMPÉIA.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5732/5732_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5732/5732_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATUALIZAÇÃO DO MAPA DO SISTEMA VIÁRIO MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5734/5734_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5734/5734_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE NA RUA DESEMBARGADOR CLOTÁRIO PORTUGAL, EM FRENTE AO TERMINAL URBANO.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5733/5733_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5733/5733_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE ÁREA PARA RECREAÇÃO DE ANIMAIS NO PARQUE NEWTON PUPPI._x000D_
 </t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5737/5737_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5737/5737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ISENÇÃO DO USO DE CARTÃO DO ESTAR AOS PROFESSORES QUE DEIXAREM SEUS CARROS ESTACIONADOS DURANTE O PERÍODO EM QUE ESTIVEREM LECIONANDO, APÓS CADASTRO E COMPROVAÇÃO DE HORÁRIOS DE AULA JUNTO AO DEPTRAN.</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5738/5738_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5738/5738_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O GRUPO DE TEATRO "SAPATINHO DE CRISTAL", APRESENTE ANTES DA SESSÃO LEGISLATIVA DA CÂMARA MUNICIPAL DE CAMPO LARGO, A PEÇA "AS HISTÓRIAS DE DONA CAROCHINHA".</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5736/5736_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5736/5736_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO DISPONIBILIZE UM AUTOMÓVEL COM ACESSIBILIDADE PARA TRANSPORTAR DOIS IRMÃOS COM DISTROFIA MUSCULAR PARA A ESCOLA JOSÉ RIBAS VIDAL - VILA POMPÉIA.</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5739/5739_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5739/5739_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O COMPARECIMENTO DO GERENTE E ENGENHEIRO DA SANEPAR RAPHAEL TADASHI DINIZ NA OBRA QUE ESTA SENDO REALIZADA PELA RUA EDGAR MAROQUI, BAIRRO ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5741/5741_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5741/5741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DO PARQUE MUNICIPAL DISTRITO DA FERRARIA, NA BARRAGEM DO RIO PASSAÚNA, NO DISTRITO DE FERRARIA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5743/5743_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5743/5743_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOVA LIXEIRA COMUNITÁRIA NA RUA DAS HORTÊNCIAS - ESTRADA NOSSA SENHORA DE MONTE CLARO, REVIER.</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5744/5744_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5744/5744_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CORREÇÃO NA ALTURA DA TAMPA DE GALERIA DE ÁGUAS PLUVIAIS E MELHORIA NO MANILHAMENTO NA RUA ATOS DOS APÓSTOLOS COM A RUA A CRISTO REI._x000D_
 </t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5745/5745_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5745/5745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DO ALAMBRADO DA CANCHA DE AREIA NO BAIRRO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5746/5746_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5746/5746_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTO NO BUEIRO DO LADO ESQUERDO DA RUA ANESTOR ANTÔNIO WELTER E DO LADO DIREITO DESTA MESMA RUA FAZER A ABERTURA DE UM NOVO BUEIRO EM FRENTE AO Nº 27 NO BAIRRO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5747/5747_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5747/5747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR COBERTURA ASFÁLTICA NA RUA VEREADOR ARLINDO CHEMIN, DESDE A RUA RUI BARBOSA ATÉ A BR 277, CENTRO.</t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5748/5748_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5748/5748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A CONSTRUÇÃO DE UM CMEI DO CAMPO (CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL) NO LOCAL ONDE SE ENCONTRA A ESCOLA RURAL ESTADUAL DO ITAQUI DE CIMA (DESATIVADA)</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5751/5751_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5751/5751_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NO RIACHO QUE SEPARA AS RUAS ANTÔNIO MUNARI E JOÃO PESSOA, CENTRO.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5752/5752_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5752/5752_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CESSÃO DE ESPAÇO (SALA) JUNTO AO ANTIGO FÓRUM PARA O CONSELHO MUNICIPAL DA PESSOA IDOSA._x000D_
 </t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5754/5754_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5754/5754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDÊNCIAS PARA CÃES ABANDONADOS NAS PROXIMIDADES DA ESCOLA LUIZ RIVABÉN E UNIDADE DE SAÚDE NA LOCALIDADE DO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5755/5755_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5755/5755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO UMA LIXEIRA COMUNITÁRIA NAS PROXIMIDADES DA ESCOLA LUIZ RIVABÉN E UNIDADE DE SAÚDE NA LOCALIDADE DO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5756/5756_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5756/5756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PEDIDOS DE PROVIDÊNCIAS REFERENTE A INVASÃO DE LESMAS NAS PROXIMIDADES DA ESCOLA MUNICIPAL LUIZ RIVABÉN E UNIDADE DE SAÚDE, AMBOS NA LOCALIDADE DO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5757/5757_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5757/5757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO ESTUDOS PARA CONTRATAÇÃO DE MÉDICO CLÍNICO GERAL QUE ATENDA AS NECESSIDADES DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS, E TAMBÉM UM LOCAL PRÓPRIO PARA ESSE ATENDIMENTO.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5758/5758_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5758/5758_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PONTO DE ÔNIBUS PARA ALUNOS E MORADORES DA ENTRADA DOS CORDEIROS NA ESTRADA DE TRÊS CÓRREGOS, SENTIDO ITAMBÉ.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5759/5759_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5759/5759_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM PARALELEPÍPEDO COM CEM METROS ANTES DA ESCOLA MUNICIPAL LUIZ RIVABÉN, PASSANDO CEM METROS DA UNIDADE DE SAÚDE, AMBOS NA LOCALIDADE DO ITAMBEZINHO.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5760/5760_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5760/5760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA CANCHA DE AREIA DO LOTEAMENTO FRANCISCO GORSKI, ONDE SE PEDE: TROCA DA AREIA, COLOCAÇÃO DE TELAS EM VOLTA DA CANCHA E MELHORIAS NA ILUMINAÇÃO DO LOCAL.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5761/5761_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5761/5761_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO TELEFONE DA UNIDADE DE SAÚDE ITAMBEZINHO.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5764/5764_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5764/5764_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE PONTO DE ÔNIBUS E SINALIZAÇÃO NA RUA DOM PEDRO II, CENTRO, PRÓXIMO AO Nº 2370.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5765/5765_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5765/5765_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PINTURA DE FAIXA AMARELA (PROIBIDO O ESTACIONAMENTO DE VEÍCULOS) EM UM DOS LADOS DA RUA VERGÍLIO CASTAGNOLI, PRÓXIMO À PANIFICADORA PIGATTO, VILA ELIZABETE._x000D_
 </t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5766/5766_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5766/5766_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE PONTO DE ÔNIBUS NA RUA MARIA BERTOJA RIVABEM, BAIRRO FERRARI, NAS PROXIMIDADES DA IGREJA SÃO PEDRO E SÃO PAULO.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5767/5767_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5767/5767_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE DOIS PONTOS DE ÔNIBUS E PLACAS DE SINALIZAÇÃO NA RUA CONSTANTINO MAROCHI, BAIRRO OURO VERDE, PRÓXIMO AO Nº 165 E Nº 1150.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5768/5768_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5768/5768_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE PONTO DE ÔNIBUS LOCALIZADO NA RUA ALCEBÍADES AFFONSO GUIMARÃES EM FRENTE A IGREJA JESUS MISERICORDIOSO, PRÓXIMO AO CONJUNTO HABITACIONAL ÁGUAS CLARAS.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5769/5769_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5769/5769_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA ESTRADA MATO GROSSO NO BAIRRO FERRARIA, PRÓXIMO AO POSTO DE SAÚDE CARATUVA.</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5773/5773_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5773/5773_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNA LIVRE PARA O SR. ALEXANDRE MARCEL KUSTER GUIMARÃES._x000D_
 </t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5776/5776_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5776/5776_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEMÁFORO DE TRÊS TEMPOS NA RUA DESEMBARGADOR CLOTÁRIO PORTUGAL, ESQUINA COM A RUA VEREADOR ARLINDO CHEMIN, CENTRO.</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5777/5777_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5777/5777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE QUAIS FORAM AS FUNÇÕES GRATIFICADAS (FG), CONCEDIDAS PARA CARGOS DE PROVIMENTO EM COMISSÃO OU EFETIVOS NOS ÚLTIMOS 10 MESES, INFORMANDO TAMBÉM A MOTIVAÇÃO.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5778/5778_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5778/5778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE QUAIS FORAM AS NOMEAÇÕES PARA CARGO DE PROVIMENTO EM COMISSÃO NOS ÚLTIMOS 10 MESES, E QUAIS FORAM AS MOTIVAÇÕES PARA NOMEAÇÃO, INFORMADO TAMBÉM A LOTAÇÕES DOS FUNCIONÁRIOS E AS ATIVIDADES QUE FORAM EXERCIDAS PELOS NOMEADOS ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5780/5780_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5780/5780_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SAIBRO NA ESTRADA DO FORNO DA POLOVI, LOCALIDADE DO RETIRO</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5781/5781_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5781/5781_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFÁLTICA NA RUA EDELZINA PEREIRA DE ANDRADE (ANTIGA ESTRADA DO ENGENHO VELHO), ESTRADA QUE INTERLIGA A RODOVIA RAUL AZEVEDO MACEDO A RODOVIA ENGENHEIRO ANGELO FERRARIO LOPES, DISTRITO DE  BATEIAS.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5783/5783_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5783/5783_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO PROGRAMA CAMINHO DAS PEDRAS NA RUA FRANCISCO GONÇALVES FABRÍCIO (ESTRADA DO SÍTIO DO MATO), DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5782/5782_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5782/5782_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO TROCA DO MANILHAMENTO DE REDE DE ÁGUA PLUVIAL NA RUA CEDRO, ESQUINA COM A RUA EUCALIPTO, JARDIM GUARANI.</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5779/5779_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5779/5779_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE NA RODOVIA RAUL AZEVEDO MACEDO, PRÓXIMOS A RUA EDELZINA PEREIRA DE ANDRADE (ANTIGA ESTRADA DO ENGENHO VELHO)</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5784/5784_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5784/5784_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE DUAS LOMBADAS NA RUA MARIA HAIDUK IAREK, PRÓXIMO AO Nº 77, NAS PROXIMIDADES DA EMPRESA CORTES A LASER AEBI.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5785/5785_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5785/5785_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO DE PARE E PREFERENCIAL NA RUA CLOTÁRIO LOPES, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5786/5786_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5786/5786_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE PAGAMENTO DE IPTU POR TRÊS ANOS A TODOS OS IMÓVEIS ATINGIDOS PELO DESASTRE AMBIENTAL DE 17 DE OUTUBRO DE 2014 DEVIDAMENTE RECONHECIDOS PELA PREFEITURA MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5787/5787_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5787/5787_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENÇÃO DE PAGAMENTO DE ISSQN E TAXAS PÚBLICAS PELO PERÍODO DE UM ANO A TODOS OS PRESTADORES DE SERVIÇO (ESTACIONAMENTOS, EMPRESAS DE PUBLICIDADE, CARROS DE ANÚNCIOS) ATINGIDOS PELO DESASTRE AMBIENTAL DE 17 DE OUTUBRO DE 2014.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5788/5788_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5788/5788_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DO EXCEDENTE DAS VERBAS RECEBIDAS DO ORÇAMENTO DO MUNICÍPIO A TÍTULO DE MANUTENÇÃO DA CÂMARA MUNICIPAL DE CAMPO LARGO, DESTINANDO ESSES RECURSOS À RECUPERAÇÃO DOS PRÉDIOS PÚBLICOS COMO ESCOLAS E CMEIS.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5789/5789_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5789/5789_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE SEJAM REGULAMENTADOS OS CRITÉRIOS DE ISENÇÃO DE PAGAMENTO DE TAXA DE BOMBEIROS PARA AUTÔNOMOS (CABELEIREIROS) PARA FINS FISCAIS._x000D_
 </t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5790/5790_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5790/5790_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLEMENTAÇÃO DE BOCA DE LOBO NA RUA MIGUEL JÚLIO, ESQUINA COM A MARGINAL RODOVIA DO CAFÉ (AO LADO DO MATERIAIS DE CONSTRUÇÃO PIOTTO), BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5792/5792_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5792/5792_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO NAS RUAS MARIANO ALMEIDA TORRES E JOÃO DAMÁZIO (CERCADINHO), BEM COMO EM TODAS AS RUAS DO REFERIDO BAIRRO QUE NÃO CONTAM COM ESSE SERVIÇO.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5795/5795_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5795/5795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA LIXEIRA COMUNITÁRIA NA RUA ZEFERINO MACHIORATO, ESQUINA COM A RUA BECO DO ANCHIETA, BAIRRO RAZERA.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5796/5796_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5796/5796_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA DE PONTO DE ÔNIBUS E LIXEIRA NA RUA ALCEBÍADES GUIMARÃES, PRÓXIMO AO Nº 1890, BAIRRO APARECIDA.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5797/5797_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5797/5797_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A ÁGUA DA LAGOA DO PARQUE NEWTON PUPPI, SE É PRÓPRIA PARA PESCA.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5800/5800_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5800/5800_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANILHAMENTO E SUBSTITUIÇÃO DAS MANILHAS EXISTENTES POR MANILHAS DE 60 CENTÍMETROS NA RUA CHULIK, BAIRRO CERCADINHO._x000D_
 </t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5803/5803_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5803/5803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS DANOS CAUSADOS AO PATRIMÔNIO PÚBLICO MUNICIPAL, DEVIDO AO DESASTRE NATURAL DE 17 DE OUTUBRO DE 2014 E AS MEDIDAS QUE ESTÃO SENDO TOMADAS PARA A REPARAÇÃO DOS DANOS.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5804/5804_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5804/5804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AS DOAÇÕES ARRECADADAS PELO MUNICÍPIO EM FACE DO DESASTRE DE 17 DE OUTUBRO 2014.</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5806/5806_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5806/5806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE QUAIS FORAM OS GASTOS EFETUADOS ATÉ O PRESENTE MOMENTO DO ORÇAMENTO PREVISTO PARA A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5805/5805_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5805/5805_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE QUAIS FORAM OS GASTOS ATÉ O PRESENTE MOMENTO DO ORÇAMENTO PREVISTO PARA A SECRETARIA DE VIAÇÃO E OBRAS_x000D_
 </t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5807/5807_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5807/5807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INVESTIGAÇÃO, ANALISE E PROVIDÊNCIAS, IDENTIFICANDO CASAS QUE FORAM CONSTRUÍDAS EM ÁREAS PÚBLICAS MUNICIPAIS (INVASÕES) QUE SÃO UTILIZADAS PARA FINS DE LOCAÇÃO.</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5810/5810_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5810/5810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UMA GALERIA PLUVIAL NA RUA EXPEDICIONÁRIO INÁCIO BELINOSKI ESQUINA COM A RUA MARIA LUIZA TORTATO ANDREASSA, BAIRRO FIGUEIREDO._x000D_
 </t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5811/5811_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5811/5811_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DO DEPARTAMENTO A QUE COMPETE, INTERCEDA JUNTO ÀS FARMÁCIAS QUE ATUAM NO MUNICÍPIO, A FIM DE GARANTIR QUE AO MENOS UMA FARMÁCIA FIQUE ABERTA 24 HORAS OU QUE DISPONIBILIZE QUALQUER OUTRA FORMA DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5812/5812_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5812/5812_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA NOTIFICADO O ESTÁDIO ANGELO CAVALLI-CAMPO DO FANÁTICO, PARA QUE SEJAM FEITAS CALÇADAS DE PASSEIO EM TORNO DO MESMO._x000D_
 </t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5813/5813_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5813/5813_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANILHAS NA RUA MIGUEL ARCANGELO ROSSA, INICIANDO NO LOT. SÃO SEBASTIÃO E CHEGANDO ATÉ O RIO BATEIAS._x000D_
 </t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5815/5815_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5815/5815_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEVANTAMENTO DAS RUAS NÃO DENOMINADAS DO LOTEAMENTO JARDIM ESMERALDA, BEM COMO, AS COORDENADAS DAS POSSÍVEIS DENOMINAÇÕES, E AINDA INFORMAÇÕES DAS RUAS JÁ DENOMINADAS COM SEUS CEP&amp;#180;S.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5816/5816_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5816/5816_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA REDE TELEFÔNICA DO BAIRRO TRÊS RIOS, DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5817/5817_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5817/5817_texto_integral.pdf</t>
   </si>
   <si>
     <t>RONDAS PREVENTIVAS PELA GUARDA MUNICIPAL E PATRULHA ESCOLAR, NO HORÁRIO DE SAÍDA DOS ALUNOS NA ESCOLA MUNICIPAL MONSENHOR IVO ZANLORENSE, NA AV. BOM JESUS N° 1316, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5818/5818_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5818/5818_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLACA DE HONRA AO MÉRITO A SRA. JARACI SALIM FERREIRA - PROFESSORA.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5820/5820_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5820/5820_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO PARA QUE A CADA MÊS EM QUE HAJA COMEMORAÇÕES OU AÇÕES ESPECIAIS EM NOSSO MUNICÍPIO QUE O MUSEU HISTÓRICO DE CAMPO LARGO SEJA DECORADO COM LUZES NAS CORES RESPECTIVAS AO MÊS EM ALUSÃO._x000D_
 </t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5821/5821_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5821/5821_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDE DE ESGOTO NAS RUAS DO JARDIM RONDINHA, ESPECIALMENTE NA RUA EULÁLIA DA LUZ SILVEIRA COM A RUA ANESTOR ANTÔNIO WELTER.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5822/5822_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5822/5822_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA CALÇADA NA RUA DOMINGOS PACHECO, ESQUINA COM A RUA NOSSA SENHORA APARECIDA, BAIRRO CERCADINHO.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5823/5823_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5823/5823_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DIVULGAÇÃO PARA A POPULAÇÃO DE UM NÚMERO DE TELEFONE CELULAR QUE ESTEJA EM POSSE DE UM FISCAL PLANTONISTA DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE._x000D_
 </t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5824/5824_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5824/5824_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO UM CADASTRO DE TODAS RETROESCAVADEIRAS DO MUNICÍPIO, BEM COMO A  COLOCAÇÃO DE UM ADESIVO COM O NÚMERO DO CADASTRO EM LOCAL VISÍVEL E O NÚMERO DO TELEFONE CELULAR QUE ESTEJA EM POSSE DO FISCAL PLANTONISTA DA SECRETARIA DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5826/5826_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5826/5826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO "OPERAÇÃO TAPA BURACO" NAS RUAS DO JARDIM ITAQUI.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5828/5828_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5828/5828_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELATÓRIO COMPLETO SOBRE OS BENS PÚBLICOS MUNICIPAIS COLOCADOS EM LEILÃO NO PRÓXIMO DIA 18 DE NOVEMBRO DE 2014._x000D_
 </t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5829/5829_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5829/5829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO DAS FAMÍLIAS DE CAMPO LARGO QUE TIVERAM SEUS IMÓVEIS AFETADOS PELO OCORRIDO NO DIA 17 DE OUTUBRO DE 2014, NO PROGRAMA MINHA CASA MELHOR DO GOVERNO FEDERAL, MESMO SEM PREENCHER O REQUISITO DE SER BENEFICIÁRIO DO PROGRAMA MINHA CASA, MINHA VIDA.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5830/5830_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5830/5830_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E AMPLIAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA WADECO KRUPA, JARDIM BUSMAYER.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5832/5832_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5832/5832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTORES DE VELOCIDADE EM PONTOS ESTRATÉGICOS NA RUA FRANCISCO GONÇALVES FABRÍCIO (ESTRADA DO SÍTIO DO MATO) NO DISTRITO DE BATEIAS.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5834/5834_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5834/5834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE EM ONDULAÇÃO ASFÁLTICA NA RUA ÂNGELO CEQUINEL, ONDE ENCONTRAM-SE AFIXADOS TACHÕES (TARTARUGAS)</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5835/5835_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5835/5835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZE UM ESTUDO TÉCNICO PARA MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE NO ENCONTRO DA RUA LUIZ RIVABEM, AVENIDA BRASIL E ESTRADA DOM RODRIGO, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5836/5836_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5836/5836_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUA UMA TRAVESSIA ELEVADA NA AVENIDA BOM JESUS, APÓS O MERCADO SÃO JOSÉ (SENTIDO BAIRRO), BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5837/5837_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5837/5837_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO BUEIRO LOCALIZADO NA RUA ANTÔNIO PIANARO, PRÓXIMO DA ESQUINA COM A RUA JOSÉ TORRES, BAIRRO BOTIATUVA.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5838/5838_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5838/5838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA DOMINGOS CORDEIRO, SENTIDO BAIRRO, PRÓXIMO AO MERCADO APARECIDA.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5839/5839_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5839/5839_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMENAGEM A EMPRESA STOCO FERRAGENS LTDA, PELOS 30 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5842/5842_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5842/5842_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJAM OFICIALIZADAS AS EMPRESAS FABRICANTES DE TELHAS TIPO ETHERNIT, PARA QUE PROCEDAM A COLETA E A DESTINAÇÃO FINAL DOS PEDAÇOS DE TELHAS QUE SE ENCONTRAM EM FRENTE AS RESIDÊNCIAS E TAMBÉM NO HORTO MUNICIPAL.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5843/5843_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5843/5843_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PASSARELA PARA PEDESTRES NOS DOIS LADOS DA PONTE SOBRE O RIO ITAQUI, NA RUA FRITZ ERWIN SCHMIDT, ITAQUI.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5845/5845_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5845/5845_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA EM TODOS OS TRANSFORMADORES DOS BAIRROS DONA FINA, VILA DÉIA E VILA GILCY, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5846/5846_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5846/5846_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MANILHAMENTO NA RUA ÁGUIA DO MAR, BAIRRO DONA FINA, DISTRITO DE FERRARIA._x000D_
 </t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5847/5847_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5847/5847_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE EQUIPE DE MONITORES PARA OS VEÍCULOS UTILIZADOS NO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5848/5848_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5848/5848_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA RUA NILO PROCÓPIO, LOTEAMENTO SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5849/5849_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5849/5849_texto_integral.pdf</t>
   </si>
   <si>
     <t>COBERTURA NO PONTO DE ÔNIBUS, SITUADO NA RUA JOÃO STUKAS, ESQUINA COM A RUA SALMÃO, PRÓXIMO A ENTRADA DO BAIRRO TRÊS RIOS.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5851/5851_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5851/5851_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE ENSILADEIRAS PARA ACOPLAR EM TRATOR AGRÍCOLA.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5852/5852_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5852/5852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE O NÚMERO DE SERVIDORES LOTADOS NA SECRETARIA MUNICIPAL DE SAÚDE, INFORMANDO O CARGO, FUNÇÃO EXERCIDA E LOCAL DE LOTAÇÃO.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5853/5853_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5853/5853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA QUE SE CONCLUA A CONSTRUÇÃO DE UMA CANCHA DE AREIA LOCALIZADA NA ESQUINA DAS RUA JOSÉ PERUSSOLO E RIO PASSAÚNA, BAIRRO JARDIM TRÊS RIOS.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5855/5855_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5855/5855_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMEDIATA RECUPERAÇÃO DAS ESCOLAS ESTADUAIS NO MUNICÍPIO DE CAMPO LARGO, ABALADAS PELO DESASTRE DE 17 DE OUTUBRO DE 2014</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5857/5857_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5857/5857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE CRITÉRIOS PARA INSCRIÇÃO EM DÍVIDA ATIVA CONTRIBUINTE DO MUNICÍPIO DE CAMPO LARGO, E POSTERIOR AJUIZAMENTO DE EXECUÇÕES FISCAIS.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5858/5858_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5858/5858_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROGRAMA DE IDENTIFICAÇÃO E RECUPERAÇÃO DE NASCENTES NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5859/5859_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5859/5859_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM SISTEMA DE GEOPROCESSAMENTO DESENVOLVIDO PARA DISPONIBILIZAR DADOS COM A ESPACIALIZAÇÃO GEOGRÁFICA PARA USO DA POPULAÇÃO DE CAMPO LARGO - PORTAL GEOCAMPOLARGO</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5856/5856_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5856/5856_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACOMPANHAMENTO DAS ATIVIDADES NOTURNAS DA COMUNIDADE NA ESCOLA MUNICIPAL VEREADOR JOSÉ ANDREASSA, POR PARTE DA SECRETARIA MUNICIPAL DE SEGURANÇA E SECRETARIA MUNICIPAL DE POLÍTICA SOBRE DROGAS.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5860/5860_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5860/5860_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DE BURACO NA RUA MARECHAL DEODORO, ESQUINA COM A RUA GONÇALVES DIAS, CENTRO.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>JOÃO MARCOS, CLÉA OLIVEIRA , DIRCEU MOCELIN, FERNANDA DO NELSÃO, JUNIOR TORRES, LINDAMIR IVANOSKI, LUIZ  ROSSATTO, SUELI GUARNIERI</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5861/5861_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5861/5861_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO PARLAMENTAR DE INQUÉRITO PARA INVESTIGAR A EXISTÊNCIA DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS NOMEADOS EM CARGOS DE PROVIMENTO EM COMISSÃO QUE NÃO EXERÇAM SUAS FUNÇÕES DE ACORDO COM SUAS ATRIBUIÇÕES E CARGA HORÁRIA.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5862/5862_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5862/5862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇADA E MEIO FIO NA AVENIDA JOÃO GIONEDES, EM TODA SUA EXTENSÃO NO BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5863/5863_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5863/5863_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISTORIA EM TODOS OS TRANSFORMADORES DAS VILAS TORRES I, II E SANTA ANGELA, DISTRITO DE FERRARIA.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5864/5864_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5864/5864_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO CONTATO COM A COMPANHIA DE SANEAMENTO DO PARANÁ (SANEPAR) PRA VIABILIZAR A EFETIVAÇÃO DE COMODATO PARA UTILIZAÇÃO DE TERRENO DESTA COMPANHIA, SITUADO NO BAIRRO CERCADINHO, E QUE HOJE ENCONTRA-SE ABANDONADO PARA SE INSTALAR ACADEMIA AO AR LIVRE E PARQUINHO INFANTIL.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5865/5865_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5865/5865_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO E ROÇADA NA RUA DOMINGOS PUPPI, BAIRRO FERRARIA.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5870/5870_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5870/5870_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. EDSON SADAO IMOTO, DIRETOR DE MEIO AMBIENTE DA ASSOCIAÇÃO FUKUOKA, PARA EXPLANAR SOBRE O PROGRAMA ECO LIXO ZERO, PROJETO JOGUE LIMPO NÃO POLUA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5867/5867_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5867/5867_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES PRÓXIMAS A REDE DE ENERGIA ELÉTRICA DA COCEL, NA LOCALIDADE DO SALGADINHO</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5868/5868_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5868/5868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO ÀS LOCALIDADES ATINGIDAS POR QUEDA DE GRANIZOS NO DISTRITO DE TRÊS CÓRREGOS NO ÚLTIMO DIA 13 DE NOVEMBRO DE 2014, BEM COMO A INSERÇÃO DESTAS COMUNIDADES NO RELATÓRIO DOS BAIRROS ATINGIDOS PARA POSSIBILIDADE DE RECEBIMENTO DO FGTS.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5871/5871_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5871/5871_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA REALIZAÇÃO DE PARCERIA COM A ASSOCIAÇÃO  FUKUOKA PARA IMPLANTAR O PROGRAMA ECO LIXO ZERO, PROJETO JOGUE LIMPO NÃO POLUA E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5869/5869_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5869/5869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES SOBRE O PREGÃO 126/14 DO EXECUTIVO._x000D_
 </t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5873/5873_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5873/5873_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO PARQUE DA LAGOA, COMO: INSTALAÇÃO DE MAIS BRINQUEDOS NO PARQUINHO INFANTIL, TROCA DA AREIA NAS CANCHAS DE FUTEBOL E DE VÔLEI E DO PARQUINHO INFANTIL, INSTALAÇÃO DE ILUMINAÇÃO DECORATIVA EM TODO O ENTORNO DO LAGO, NA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5874/5874_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5874/5874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE SEMÁFORO DE 2 TEMPOS NA AVENIDA VEREADOR ARLINDO CHEMIN, ESQUINA COM A RUA OSVALDO CRUZ, CENTRO.</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5875/5875_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5875/5875_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE E FAIXA PARA PEDESTRES NA ESTRADA DOM RODRIGO ESQUINA COM A RUA DAS MARGARIDAS NO LOTEAMENTO MIRANDA.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5877/5877_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5877/5877_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA RUA SÃO CRISTÓVÃO, PRÓXIMO AO PONTO DE ÔNIBUS NO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5876/5876_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5876/5876_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUDANÇA DE SENTIDO ÚNICO NA RUA ENGENHEIRO TOURINHO DESDE A ESQUINA DA RUA QUINTINO BOCAIUVA ATÉ A RUA DO CENTENÁRIO.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5968/5968_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5968/5968_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORES DEBAIXO DA LINHA DE ALTA TENSÃO NA RUA JOANIN STROPARO, ESQUINA COM A RUA GENEROSO MARQUES E BENEDITO SOARES PINTO, PRÓXIMO AO Nº 621, VILA BANCÁRIA.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5878/5878_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5878/5878_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE GRADE NO SISTEMA DE ESCOAMENTO DE ÁGUA NA RUA SEBASTIÃO GONÇALVES DE REZENDE, PRÓXIMO AO N° 92, BAIRRO VILA SÃO LUIZ.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5879/5879_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5879/5879_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHE OFÍCIO A ANATEL, SOLICITANDO QUE SEJA IMPLANTADA UMA ESTAÇÃO REPETIDORA, NO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO PREVENTIVA NAS VIATURAS DA GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5882/5882_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5882/5882_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO MEIO-FIO DA RUA MARIA DE JESUS FERREIRA, AO LADO DA CANCHA DE AREIA, BAIRRO JARDIM RONDINHA.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5883/5883_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5883/5883_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RELAÇÃO DAS EMPRESAS QUE RECOLHEM O IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA (ISSQN) NO MUNICÍPIO, BEM COMO O VALOR RECOLHIDO._x000D_
 </t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5912/5912_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5912/5912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA JOSÉ DE PAIVA VIDAL, EM FRENTE AO NÚMERO 1051.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5923/5923_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5923/5923_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS PROCEDIMENTOS ADOTADOS PARA REALIZAÇÃO DE OBRAS DE DRENAGEM OU MACRODRENAGEM NO RIO ITAQUI.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5924/5924_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5924/5924_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO DAS FAMÍLIAS DO NÚCLEO VILINHA NO DISTRITO DE TRÊS CÓRREGOS E PAVÃO DOS SILVA NO DISTRITO DE SÃO SILVESTRE, QUE FORAM CONTEMPLADAS COM A LEGITIMAÇÃO DE SUAS TERRAS NO CADASTRO DO PROGRAMA MINHA CASA, MINHA VIDA RURAL.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5925/5925_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5925/5925_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERÇÃO DAS FAMÍLIAS DO NÚCLEO VILINHA NO DISTRITO DE TRÊS CÓRREGOS E PAVÃO DOS SILVA NO DISTRITO DE SÃO SILVESTRE QUEM FORAM CONTEMPLADAS COM A LEGITIMAÇÃO DE SUAS TERRAS NO PRONAF.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5926/5926_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5926/5926_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADOÇÃO DO PROGRAMA BRASILEIRO DA QUALIDADE E PRODUTIVIDADE DO HABITAT - PBQP - H._x000D_
 </t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5927/5927_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5927/5927_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVESTIMENTO ASFÁLTICO NA AVENIDA PEDRO BARAUSSE, LADO DIREITO DA MARGINAL DA BR-277, INICIANDO NA ESQUINA DA AVENIDA PORCELANA, FINDANDO NA RUA PARÁ, BAIRRO ITAQUI.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5928/5928_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5928/5928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE OPERAÇÃO CONCENTRADA PARA RECOLHIMENTO DOS ENTULHOS GERADOS PELO DESASTRE DO DIA 17 DE OUTUBRO DE 2014, DURANTE O PERÍODO DE RECESSO DA PREFEITURA MUNICIPAL DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4796/4796_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4796/4796_texto_integral.mp3</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. VALDEMI NEVES REIS, PRESIDENTE DO COMPER - CONSELHO MUNICIPAL DE IGUALDADE ÉTNICA RACIAL.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5071/5071_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5071/5071_texto_integral.mp3</t>
   </si>
   <si>
     <t>USO DA TRIBUNA LIVRE PARA O SR. ROBSON VIEIRA DA SILVA (JAMAICA), MEMBRO DO MOVIMENTO AFRO DO MUNICÍPIO DE CURITIBA -PR</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5156/5156_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5156/5156_texto_integral.mp3</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5171/5171_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5171/5171_texto_integral.mp3</t>
   </si>
   <si>
     <t>TRIBUNA LIVRE PARA O SR. MARCELO FABIANI PUPPI - ÉTICA NA POLÍTICA.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5260/5260_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5260/5260_texto_integral.mp3</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNA LIVRE PARA O SR. ALEXANDRE W. BIONDO, DIRETOR DO DEPARTAMENTO DE PESQUISA E PRESERVAÇÃO DA FAUNA DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE DE CURITIBA. </t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5407/5407_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5407/5407_texto_integral.mp3</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5570/5570_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5570/5570_texto_integral.mp3</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5633/5633_texto_integral.mp3</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5633/5633_texto_integral.mp3</t>
   </si>
   <si>
     <t xml:space="preserve">TRIBUNA LIVRE PARA A SRA. MARILIS BURCOWSKI, PROFESSORA DO COLÉGIO CENECISTA PRESIDENTE KENNEDY. </t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI N° 126/13, CUJA SÚMULA DETERMINA QUE AS CONSULTAS E EXAMES PARA PESSOAS COM MAIS DE 60 ANOS SEJAM MARCADOS NO MÁXIMO EM SETE DIAS.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 113/13, CUJA SÚMULA DISPÕE SOBRE A FISCALIZAÇÃO POPULAR DE OBRAS, NO ÂMBITO DO MUNICÍPIO DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 125/13, CUJA SÚMULA DISPÕE SOBRE A AFIXAÇÃO DE CARTAZES EM PRAÇAS, POSTES, MUROS E PRÉDIOS PÚBLICOS DE CAMPO LARGO.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5272/5272_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5272/5272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO TOTAL AO PROJETO DE LEI N° 24/14, CUJA SÚMULA FICA DECLARADA A OBRIGATORIEDADE DE PUBLICAÇÃO DA LISTA DE MUNÍCIPES INSCRITOS EM PROGRAMAS MUNICIPAIS DE HABITAÇÃO POR PARTE DA PREFEITURA MUNICIPAL DE CAMPO LARGO. </t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5396/5396_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5396/5396_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 29/14 DE AUTORIA DO VEREADOR JUNIOR TORRES, CUJA SÚMULA DISPÕE SOBRE A REUTILIZAÇÃO DA ÁGUA NÃO POTÁVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5657/5657_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5657/5657_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI Nº 35/2014, CUJA SÚMULA ALTERA ARTIGOS E INCLUI PARÁGRAFOS NA LEI Nº 1861/05.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5729/5729_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5729/5729_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL À EMENDA SUPRESSIVA AO PROJETO DE LEI Nº 40/2014, RELATIVA À LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5742/5742_texto_integral.pdf</t>
+    <t>http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5742/5742_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AS EMENDAS MODIFICADAS N° 2, 3 E 4, DO PROJETO N°40/2014</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14409,67 +14409,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4713/4713_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5719/5719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5860/5860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5871/5871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4796/4796_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5071/5071_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5156/5156_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5171/5171_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5260/5260_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5407/5407_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5570/5570_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5633/5633_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5742/5742_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5372/5372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4713/4713_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5683/5683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5721/5721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4678/4678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4688/4688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4777/4777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5555/5555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4775/4775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4883/4883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4954/4954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5158/5158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5179/5179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5655/5655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4687/4687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4696/4696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4704/4704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4702/4702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4701/4701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4725/4725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5640/5640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4679/4679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4683/4683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4684/4684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4685/4685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4686/4686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4689/4689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4690/4690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4692/4692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4693/4693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4694/4694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4695/4695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4697/4697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4698/4698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4699/4699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4700/4700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4703/4703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4706/4706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4707/4707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4708/4708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4709/4709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4712/4712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4719/4719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4715/4715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4716/4716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4717/4717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4718/4718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4720/4720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4721/4721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4722/4722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4723/4723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4724/4724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4726/4726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4728/4728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4774/4774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4879/4879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4891/4891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4905/4905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4945/4945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4946/4946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5013/5013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5110/5110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5137/5137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5130/5130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5129/5129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5160/5160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5205/5205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5211/5211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5359/5359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5363/5363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5381/5381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5400/5400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5458/5458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5474/5474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5556/5556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5593/5593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5659/5659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5664/5664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5719/5719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5730/5730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5860/5860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5871/5871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4796/4796_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5071/5071_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5156/5156_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5171/5171_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5260/5260_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5407/5407_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5570/5570_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5633/5633_texto_integral.mp3" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campolargo.pr.leg.br/media/./sapl/public/materialegislativa/2014/5742/5742_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="130" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>